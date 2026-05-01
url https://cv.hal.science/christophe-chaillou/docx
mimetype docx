--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1529,277 +1529,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpinCAS: a step towards Virtual Collaborative Sculpting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferley</w:t>
+                <w:t xml:space="preserve">Implicit Representations of the Human Intestines for Surgery Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Angelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Laval, France</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation for Computer-aided Medicine and Surgery, MS4CMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510040v1</w:t>
+                <w:t xml:space="preserve">inria-00517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Representations of the Human Intestines for Surgery Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
+                <w:t xml:space="preserve">SpinCAS: a step towards Virtual Collaborative Sculpting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation for Computer-aided Medicine and Surgery, MS4CMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Rocquencourt, France</w:t>
+              <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00517243v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing and retrieval VRML models</w:t>
               </w:r>
@@ -2793,51 +2793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks Raghupathi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.36" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ringard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294211.1294234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vandromme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Provenzano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25968-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/636593.636614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504502.504529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02556-3_72" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T20G975D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02559-4_90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSSBXC93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laks Raghupathi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.36" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ringard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294211.1294234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vandromme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Provenzano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25968-8_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/636593.636614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/504502.504529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02556-3_72" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T20G975D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02559-4_90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSSBXC93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>