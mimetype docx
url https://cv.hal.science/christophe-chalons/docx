--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2180,456 +2180,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
+                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Girardin</w:t>
+                <w:t xml:space="preserve">Pierre Kestener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.765-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495699v1</w:t>
+                <w:t xml:space="preserve">hal-01297043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ndjinga</w:t>
+                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tp. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chalons</w:t>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, </w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.553-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339649v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndjinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tp. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (3), pp.765-788. </w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297043v2</w:t>
+                <w:t xml:space="preserve">hal-02339649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
+                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+                <w:t xml:space="preserve">Mathieu Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), pp.553-570. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.885-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070262v1</w:t>
+                <w:t xml:space="preserve">hal-01495699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving bottlenecks for the Aw-Rascle-Zhang traffic flow model</w:t>
               </w:r>
@@ -3033,554 +3033,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully well-balanced, positive and simple approximate Riemann solver for shallow water equations</w:t>
+                <w:t xml:space="preserve">Antidiffusive Lagrangian-remap schemes for models of polydisperse sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Berthon</w:t>
+                <w:t xml:space="preserve">Raimund Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Sperone</w:t>
+                <w:t xml:space="preserve">Luis M. Villada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.1109-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00574-016-0126-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166377v1</w:t>
+                <w:t xml:space="preserve">hal-02166375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On second-order antidiffusive Lagrangian-remap schemes for multispecies kinematic flow models</w:t>
+                <w:t xml:space="preserve">Fully well-balanced, positive and simple approximate Riemann solver for shallow water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimund Buerger</w:t>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sperone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 47 (1), pp.187-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00574-016-0131-4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00574-016-0126-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166368v1</w:t>
+                <w:t xml:space="preserve">hal-02166377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffusive conservative schemes based on approximate Riemann solvers for Lagrangian gas dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Aguillon</w:t>
+                <w:t xml:space="preserve">On second-order antidiffusive Lagrangian-remap schemes for multispecies kinematic flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00574-016-0131-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2016010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073680v1</w:t>
+                <w:t xml:space="preserve">hal-02166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and accurate coupled HLL-type approximate Riemann solver for the two-fluid two-pressure model of compressible flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nondiffusive conservative schemes based on approximate Riemann solvers for Lagrangian gas dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (6), pp.1887 - 1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419932v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidiffusive Lagrangian-remap schemes for models of polydisperse sedimentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple and accurate coupled HLL-type approximate Riemann solver for the two-fluid two-pressure model of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02166375v1</w:t>
+                <w:t xml:space="preserve">hal-01419932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FULLY WELL-BALANCED, POSITIVE AND ENTROPY-SATISFYING GODUNOV-TYPE METHOD FOR THE SHALLOW-WATER EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic-preserving Godunov-type numerical schemes for hyperbolic systems with stiff and non-stiff relaxation terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,282 +4586,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence result for the coupling problem of two scalar conservation laws with Riemann initial data</w:t>
+                <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
+                <w:t xml:space="preserve">F. de Vuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338, pp.529-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871839v1</w:t>
+                <w:t xml:space="preserve">hal-00566031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+                <w:t xml:space="preserve">Existence result for the coupling problem of two scalar conservation laws with Riemann initial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sau</w:t>
+                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1859--1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566031v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent and conservative schemes for nonclassical solutions based on kinetic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,230 +5474,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+                <w:t xml:space="preserve">A finite volume tracking scheme for two-phase compressible flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the HYP2016 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589247v1</w:t>
+                <w:t xml:space="preserve">hal-02171830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume tracking scheme for two-phase compressible flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wiebe</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the HYP2016 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171830v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator-splitting based AP schemes for the 1D and 2D gas dynamics equations with stiff sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Order Discontinuous Galerkin Lagrange Projection Scheme for the Barotropic Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,51 +7018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced Discontinuous-Galerkin Lagrange-Projection scheme for the Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,190 +7149,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2 × 2 HYPERBOLIC SYSTEM MODELLING INCOMPRESSIBLE TWO PHASE FLOWS -THEORY AND NUMERICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ndjinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Kieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424306v1</w:t>
+                <w:t xml:space="preserve">hal-01303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 × 2 HYPERBOLIC SYSTEM MODELLING INCOMPRESSIBLE TWO PHASE FLOWS -THEORY AND NUMERICS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Phuong-Kieu Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01303133v1</w:t>
+                <w:t xml:space="preserve">hal-01424306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple three-wave Approximate Riemann Solver for the Saint-Venant–Exner equations</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for the gas dynamics equations on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7664,220 +7664,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Suliciu relaxation system and exact resolution of isolated shock waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737870v1</w:t>
+                <w:t xml:space="preserve">hal-00674363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Suliciu relaxation system and exact resolution of isolated shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674363v1</w:t>
+                <w:t xml:space="preserve">hal-00737870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godunov-type method for the seven-equation model of compressible two-phase flow</w:t>
               </w:r>
@@ -7889,51 +7889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Ambroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8065,51 +8065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8412,51 +8412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>