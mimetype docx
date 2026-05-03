--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -750,759 +750,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiclass lighthill-whitham-richards traffic model with a discontinuous velocity function</w:t>
+                <w:t xml:space="preserve">Very high-order asymptotic-preserving schemes for hyperbolic systems of conservation laws with parabolic degeneracy on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimund Bürger</w:t>
+                <w:t xml:space="preserve">Florian Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ordoñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2021004⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993041v1</w:t>
+                <w:t xml:space="preserve">hal-03157500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order well-balanced Lagrange-projection schemes for blood flow equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Del Grosso</w:t>
+                <w:t xml:space="preserve">A multiclass lighthill-whitham-richards traffic model with a discontinuous velocity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ordoñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10092-021-00434-5⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.187-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993025v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-order asymptotic-preserving schemes for hyperbolic systems of conservation laws with parabolic degeneracy on unstructured meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Blachère</w:t>
+                <w:t xml:space="preserve">Second-order well-balanced Lagrange-projection schemes for blood flow equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Del Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87, pp.41-49. </w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10092-021-00434-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157500v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order fully well-balanced Lagrange-projection scheme for shallow water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path-conservative in-cell discontinuous reconstruction schemes for non conservative hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (3), pp.781-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n3.a9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993053v1</w:t>
+                <w:t xml:space="preserve">hal-03993060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An entropy satisfying two-speed relaxation system for the barotropic Euler equations. Application to the numerical approximation of low Mach number flows.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchut</w:t>
+                <w:t xml:space="preserve">High-order fully well-balanced Lagrange-projection scheme for shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Jesús Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01111-5⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.781-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661275v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+                <w:t xml:space="preserve">An entropy satisfying two-speed relaxation system for the barotropic Euler equations. Application to the numerical approximation of low Mach number flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.35-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01111-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817815v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-conservative in-cell discontinuous reconstruction schemes for non conservative hyperbolic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-30. </w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n1.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993060v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order asymptotic-preserving schemes for linear systems: Application to the Goldstein-Taylor equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,187 +1543,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully well-balanced lagrange-projection-type scheme for the shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order numerical schemes for one-dimensional nonlocal conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Jesús Castro Díiaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tomás Morales de Luna</w:t>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (5), pp.3071-3098. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.A288-A305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1156101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M110825X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993092v1</w:t>
+                <w:t xml:space="preserve">hal-03993100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1751,781 +1751,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random sampling method for a family of Temple-class systems of conservation laws</w:t>
+                <w:t xml:space="preserve">A fully well-balanced lagrange-projection-type scheme for the shallow-water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Betancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raimund Burger</w:t>
+                <w:t xml:space="preserve">Manuel Jesús Castro Díiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Faras</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Morales de Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-017-0900-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (5), pp.3071-3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1156101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169456v1</w:t>
+                <w:t xml:space="preserve">hal-03993092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anti-diffusive HLL scheme for the electronic M1 model in the diffusion limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A random sampling method for a family of Temple-class systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guisset</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Faras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1126692⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (1), pp.37-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-017-0900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511519v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple three-wave approximate Riemann solver for the Saint-Venant-Exner equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anti-diffusive HLL scheme for the electronic M1 model in the diffusion limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4500⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.991-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1126692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993086v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order numerical schemes for one-dimensional nonlocal conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple three-wave approximate Riemann solver for the Saint-Venant-Exner equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Goatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (1), pp.A288-A305. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (10), pp.508-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M110825X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993100v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndjinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tp. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297043v2</w:t>
+                <w:t xml:space="preserve">hal-02339649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
+                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kestener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.765-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070262v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ndjinga</w:t>
+                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tp. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chalons</w:t>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, </w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.553-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339649v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 335, pp.885-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,51 +2628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving bottlenecks for the Aw-Rascle-Zhang traffic flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,226 +2834,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order numerical schemes for one-dimension non-local conservation laws</w:t>
+                <w:t xml:space="preserve">A FINITE VOLUME METHOD FOR UNDERCOMPRESSIVE SHOCK WAVES IN TWO SPACE DIMENSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Goatin B</w:t>
+                <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Villada</w:t>
+                <w:t xml:space="preserve">Maria Wiebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1987-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418749v1</w:t>
+                <w:t xml:space="preserve">hal-02169453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FINITE VOLUME METHOD FOR UNDERCOMPRESSIVE SHOCK WAVES IN TWO SPACE DIMENSIONS</w:t>
+                <w:t xml:space="preserve">High order numerical schemes for one-dimension non-local conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Wiebe</w:t>
+                <w:t xml:space="preserve">Paola Goatin B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.A288-A305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169453v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidiffusive Lagrangian-remap schemes for models of polydisperse sedimentation</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.187-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,235 +3612,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple well-balanced and positive numerical scheme for the shallow-water system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (5), pp.1317-1332. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n5.a11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083364v2</w:t>
+                <w:t xml:space="preserve">hal-00958108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple well-balanced and positive numerical scheme for the shallow-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (5), pp.1317-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n5.a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958108v1</w:t>
+                <w:t xml:space="preserve">hal-01083364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t>
               </w:r>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General constrained conservation laws. Application to pedestrian flow modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,477 +4136,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t>
+                <w:t xml:space="preserve">Fast Relaxation Solvers for Hyperbolic-Elliptic Phase Transition Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Kah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Patrick Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), http://dx.doi.org/10.1137/110848815</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535782v2</w:t>
+                <w:t xml:space="preserve">hal-00726479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic-preserving Godunov-type numerical schemes for hyperbolic systems with stiff and non-stiff relaxation terms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol 29 (4), pp 1149-1172. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.1241-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.21749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/cms.2012.v10.n4.a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909103v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+                <w:t xml:space="preserve">Asymptotic-preserving Godunov-type numerical schemes for hyperbolic systems with stiff and non-stiff relaxation terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol 29 (4), pp 1149-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.21749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796049v1</w:t>
+                <w:t xml:space="preserve">hal-00909103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Relaxation Solvers for Hyperbolic-Elliptic Phase Transition Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726479v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
               </w:r>
@@ -5389,64 +5389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wiebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Hyperbolic Problems: Theory, Numerics and Applications, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Aachen, Germany. pp.309-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,368 +5474,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume tracking scheme for two-phase compressible flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the HYP2016 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171830v1</w:t>
+                <w:t xml:space="preserve">hal-01589307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+                <w:t xml:space="preserve">A finite volume tracking scheme for two-phase compressible flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the HYP2016 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589247v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SIAM Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589307v1</w:t>
+                <w:t xml:space="preserve">hal-01589247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator-splitting based AP schemes for the 1D and 2D gas dynamics equations with stiff sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,51 +6147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Order Discontinuous Galerkin Lagrange Projection Scheme for the Barotropic Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6588,51 +6588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order scheme for quadrature-based velocity high order moment methods for disperse two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,246 +6898,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauteur de l'arbre de Jacobson</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An all-regime and well-balanced Lagrange-projection type scheme for the shallow water equations on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106146v1</w:t>
+                <w:t xml:space="preserve">hal-02004835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-regime and well-balanced Lagrange-projection type scheme for the shallow water equations on unstructured meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauteur de l'arbre de Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lemax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004835v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced Discontinuous-Galerkin Lagrange-Projection scheme for the Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,278 +7149,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 × 2 HYPERBOLIC SYSTEM MODELLING INCOMPRESSIBLE TWO PHASE FLOWS -THEORY AND NUMERICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phuong-Kieu Nguyen</w:t>
+                <w:t xml:space="preserve">A simple three-wave Approximate Riemann Solver for the Saint-Venant–Exner equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303133v1</w:t>
+                <w:t xml:space="preserve">hal-01204754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2 × 2 HYPERBOLIC SYSTEM MODELLING INCOMPRESSIBLE TWO PHASE FLOWS -THEORY AND NUMERICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ndjinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Kieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424306v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple three-wave Approximate Riemann Solver for the Saint-Venant–Exner equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204754v2</w:t>
+                <w:t xml:space="preserve">hal-01424306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for the gas dynamics equations on unstructured meshes</w:t>
               </w:r>
@@ -7432,51 +7432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7507,51 +7507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large time step and asymptotic preserving numerical schemes for the gas dynamics equations with source terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7595,64 +7595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONSERVATIVE AND CONVERGENT SCHEME FOR UNDERCOMPRESSIVE SHOCK WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7670,103 +7670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7857,190 +7857,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Godunov-type method for the seven-equation model of compressible two-phase flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing material fronts with a Lagrange-Projection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517375v1</w:t>
+                <w:t xml:space="preserve">hal-00548938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing material fronts with a Lagrange-Projection approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Godunov-type method for the seven-equation model of compressible two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Ambroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548938v1</w:t>
+                <w:t xml:space="preserve">hal-00517375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godunov-type schemes for hyperbolic systems with parameter dependent source. The case of Euler system with friction</w:t>
               </w:r>
@@ -8412,51 +8412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>