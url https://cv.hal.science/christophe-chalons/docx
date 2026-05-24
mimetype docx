--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -750,759 +750,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-order asymptotic-preserving schemes for hyperbolic systems of conservation laws with parabolic degeneracy on unstructured meshes</w:t>
+                <w:t xml:space="preserve">A multiclass lighthill-whitham-richards traffic model with a discontinuous velocity function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Blachère</w:t>
+                <w:t xml:space="preserve">Raimund Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
+                <w:t xml:space="preserve">Rafael Ordoñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.187-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157500v1</w:t>
+                <w:t xml:space="preserve">hal-03993041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiclass lighthill-whitham-richards traffic model with a discontinuous velocity function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raimund Bürger</w:t>
+                <w:t xml:space="preserve">Second-order well-balanced Lagrange-projection schemes for blood flow equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Del Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2021004⟩</w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-021-00434-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993041v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order well-balanced Lagrange-projection schemes for blood flow equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Del Grosso</w:t>
+                <w:t xml:space="preserve">Very high-order asymptotic-preserving schemes for hyperbolic systems of conservation laws with parabolic degeneracy on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (4), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-021-00434-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993025v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-conservative in-cell discontinuous reconstruction schemes for non conservative hyperbolic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order fully well-balanced Lagrange-projection scheme for shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Jesús Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n1.a1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.781-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993060v1</w:t>
+                <w:t xml:space="preserve">hal-03993053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order fully well-balanced Lagrange-projection scheme for shallow water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Jesús Díaz</w:t>
+                <w:t xml:space="preserve">An entropy satisfying two-speed relaxation system for the barotropic Euler equations. Application to the numerical approximation of low Mach number flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n3.a9⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.35-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01111-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993053v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An entropy satisfying two-speed relaxation system for the barotropic Euler equations. Application to the numerical approximation of low Mach number flows.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchut</w:t>
+                <w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guisset</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01111-5⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661275v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path-conservative in-cell discontinuous reconstruction schemes for non conservative hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (4), </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2020.v18.n1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817815v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order asymptotic-preserving schemes for linear systems: Application to the Goldstein-Taylor equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,187 +1543,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order numerical schemes for one-dimensional nonlocal conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fully well-balanced lagrange-projection-type scheme for the shallow-water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Jesús Castro Díiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Morales de Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (1), pp.A288-A305. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (5), pp.3071-3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M110825X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1156101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993100v1</w:t>
+                <w:t xml:space="preserve">hal-03993092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1751,928 +1751,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully well-balanced lagrange-projection-type scheme for the shallow-water equations</w:t>
+                <w:t xml:space="preserve">A random sampling method for a family of Temple-class systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Jesús Castro Díiaz</w:t>
+                <w:t xml:space="preserve">Fernando Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomás Morales de Luna</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Faras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1156101⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (1), pp.37-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-017-0900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993092v1</w:t>
+                <w:t xml:space="preserve">hal-02169456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random sampling method for a family of Temple-class systems of conservation laws</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anti-diffusive HLL scheme for the electronic M1 model in the diffusion limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Faras</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-017-0900-z⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.991-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1126692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169456v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anti-diffusive HLL scheme for the electronic M1 model in the diffusion limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple three-wave approximate Riemann solver for the Saint-Venant-Exner equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guisset</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1126692⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (10), pp.508-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511519v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple three-wave approximate Riemann solver for the Saint-Venant-Exner equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order numerical schemes for one-dimensional nonlocal conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (10), pp.508-528. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.A288-A305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M110825X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993086v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndjinga</w:t>
+                <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tp. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chalons</w:t>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.885-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339649v1</w:t>
+                <w:t xml:space="preserve">hal-01495699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2 x 2 hyperbolic system modelling incompressibletwo phase flows: theory and numerics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndjinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tp. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-017-0458-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297043v2</w:t>
+                <w:t xml:space="preserve">hal-02339649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
+                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kestener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), pp.553-570. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.765-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070262v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
+                <w:t xml:space="preserve">A conservative scheme for non-classical solutions to a strongly coupled PDE-ODE problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Kokh</w:t>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 335, pp.885-904. </w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.553-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/IFB/392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495699v1</w:t>
+                <w:t xml:space="preserve">hal-01070262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving bottlenecks for the Aw-Rascle-Zhang traffic flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,753 +2834,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FINITE VOLUME METHOD FOR UNDERCOMPRESSIVE SHOCK WAVES IN TWO SPACE DIMENSIONS</w:t>
+                <w:t xml:space="preserve">High order numerical schemes for one-dimension non-local conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rohde</w:t>
+                <w:t xml:space="preserve">Paola Goatin B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Wiebe</w:t>
+                <w:t xml:space="preserve">Luis M Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.A288-A305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169453v1</w:t>
+                <w:t xml:space="preserve">hal-01418749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order numerical schemes for one-dimension non-local conservation laws</w:t>
+                <w:t xml:space="preserve">A FINITE VOLUME METHOD FOR UNDERCOMPRESSIVE SHOCK WAVES IN TWO SPACE DIMENSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Goatin B</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis M Villada</w:t>
+                <w:t xml:space="preserve">Maria Wiebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.1987-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418749v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidiffusive Lagrangian-remap schemes for models of polydisperse sedimentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple and accurate coupled HLL-type approximate Riemann solver for the two-fluid two-pressure model of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166375v1</w:t>
+                <w:t xml:space="preserve">hal-01419932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully well-balanced, positive and simple approximate Riemann solver for shallow water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sperone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.117-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00574-016-0126-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On second-order antidiffusive Lagrangian-remap schemes for multispecies kinematic flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Villada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.187-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00574-016-0131-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondiffusive conservative schemes based on approximate Riemann solvers for Lagrangian gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (6), pp.1887 - 1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2016010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and accurate coupled HLL-type approximate Riemann solver for the two-fluid two-pressure model of compressible flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antidiffusive Lagrangian-remap schemes for models of polydisperse sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Buerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Villada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.1109-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FULLY WELL-BALANCED, POSITIVE AND ENTROPY-SATISFYING GODUNOV-TYPE METHOD FOR THE SHALLOW-WATER EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,235 +3612,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple well-balanced and positive numerical scheme for the shallow-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (5), pp.1317-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n5.a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958108v1</w:t>
+                <w:t xml:space="preserve">hal-01083364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple well-balanced and positive numerical scheme for the shallow-water system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (5), pp.1317-1332. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n5.a11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083364v2</w:t>
+                <w:t xml:space="preserve">hal-00958108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t>
               </w:r>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General constrained conservation laws. Application to pedestrian flow modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,477 +4136,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Relaxation Solvers for Hyperbolic-Elliptic Phase Transition Problems</w:t>
+                <w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Engel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Rohde</w:t>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.1241-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/cms.2012.v10.n4.a11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726479v1</w:t>
+                <w:t xml:space="preserve">hal-00535782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond pressureless gas dynamics : Quadrature-based velocity moment models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic-preserving Godunov-type numerical schemes for hyperbolic systems with stiff and non-stiff relaxation terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.1241-1272. </w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol 29 (4), pp 1149-1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/cms.2012.v10.n4.a11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/num.21749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535782v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic-preserving Godunov-type numerical schemes for hyperbolic systems with stiff and non-stiff relaxation terms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Berthon</w:t>
+                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.21749⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909103v1</w:t>
+                <w:t xml:space="preserve">hal-00796049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Relaxation Solvers for Hyperbolic-Elliptic Phase Transition Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), http://dx.doi.org/10.1137/110848815</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796049v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
               </w:r>
@@ -5389,64 +5389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wiebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Hyperbolic Problems: Theory, Numerics and Applications, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Aachen, Germany. pp.309-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,122 +5474,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SIAM Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589307v1</w:t>
+                <w:t xml:space="preserve">hal-01589247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite volume tracking scheme for two-phase compressible flow</w:t>
               </w:r>
@@ -5677,165 +5677,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Fiorini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589247v1</w:t>
+                <w:t xml:space="preserve">hal-01589307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator-splitting based AP schemes for the 1D and 2D gas dynamics equations with stiff sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,51 +6147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Order Discontinuous Galerkin Lagrange Projection Scheme for the Barotropic Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6588,51 +6588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order scheme for quadrature-based velocity high order moment methods for disperse two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,246 +6898,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-regime and well-balanced Lagrange-projection type scheme for the shallow water equations on unstructured meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauteur de l'arbre de Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lemax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004835v1</w:t>
+                <w:t xml:space="preserve">hal-02106146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauteur de l'arbre de Jacobson</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An all-regime and well-balanced Lagrange-projection type scheme for the shallow water equations on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Lemax</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02106146v1</w:t>
+                <w:t xml:space="preserve">hal-02004835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced Discontinuous-Galerkin Lagrange-Projection scheme for the Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,115 +7149,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple three-wave Approximate Riemann Solver for the Saint-Venant–Exner equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204754v2</w:t>
+                <w:t xml:space="preserve">hal-01424306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2 × 2 HYPERBOLIC SYSTEM MODELLING INCOMPRESSIBLE TWO PHASE FLOWS -THEORY AND NUMERICS</w:t>
               </w:r>
@@ -7325,158 +7312,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new comment on the computation of non conservative products using Roe-type path conservative schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple three-wave Approximate Riemann Solver for the Saint-Venant–Exner equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424306v1</w:t>
+                <w:t xml:space="preserve">hal-01204754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for the gas dynamics equations on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7507,64 +7507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large time step and asymptotic preserving numerical schemes for the gas dynamics equations with source terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7595,64 +7595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONSERVATIVE AND CONVERGENT SCHEME FOR UNDERCOMPRESSIVE SHOCK WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7664,383 +7664,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Suliciu relaxation system and exact resolution of isolated shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674363v1</w:t>
+                <w:t xml:space="preserve">hal-00737870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Suliciu relaxation system and exact resolution of isolated shock waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737870v1</w:t>
+                <w:t xml:space="preserve">hal-00674363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing material fronts with a Lagrange-Projection approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Godunov-type method for the seven-equation model of compressible two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Ambroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548938v1</w:t>
+                <w:t xml:space="preserve">hal-00517375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Godunov-type method for the seven-equation model of compressible two-phase flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing material fronts with a Lagrange-Projection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517375v1</w:t>
+                <w:t xml:space="preserve">hal-00548938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godunov-type schemes for hyperbolic systems with parameter dependent source. The case of Euler system with friction</w:t>
               </w:r>
@@ -8412,51 +8412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Del Grosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Morales de Luna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Castro D&#237;az" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s de Luna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.OA-2023-0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Francisco Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund B&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Villada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-021-00434-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blach&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n3.a9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661275v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01111-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2020.v18.n1.a1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jes&#250;s Castro D&#237;iaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1156101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Betancourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Burger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0900-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1126692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110825X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjinga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tp. Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-017-0458-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Villada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiebe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sperone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0126-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Buerger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-016-0131-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Villada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDG1BVZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956799v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n5.a11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535782v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cms.2012.v10.n4.a11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Magiera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91545-6_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magiera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuoung-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_93" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia del Grosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lemax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204754v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00002077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>