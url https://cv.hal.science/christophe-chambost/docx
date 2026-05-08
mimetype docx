--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">christophe-chambost</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">076665089</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -146,153 +167,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues vivantes : enjeux contemporains. Eds. Françoise Haramboure, Michel Petit, Christophe Chambost.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imprimerie de l'Université Victor Segalen Bordeaux 2,, pp.204, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambost</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Imprimerie de l'Université Victor Segalen Bordeaux 2,, pp.204, 2007</w:t>
+                <w:t xml:space="preserve">hal-02652857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cruauté dans les nouvelles d'Ambrose Bierce : de l'excès à l'aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lille : ANTR Diffusion, pp.609, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -302,2477 +323,2477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets délétères de l'Enfer sur terre : remarques sur quelques personnages peu recommandables dans les nouvelles de Nathaniel Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathaniel Hawthorne's Tales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.191-205, 2024, Agrégation anglais, 9782340-094338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le masque et la mort: la mascarade poesque dans &amp;quot;Following&amp;quot; (Fox, 2013-15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Poe et ses motifs à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-82, 2023, Univers anglophones, 978-2-7535-8196-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usher 2000, ou comment adapter &amp;quot;The Fall of the House of Usher&amp;quot; au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectres de Poe dans la littérature et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Visage Vert, pp.216-244, 2020, Les colloques de Cerisy, 978-2-918061-45-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furies and Female Empowerment: the Sword and the Pen in Byzantium (Neil Jordan, 2012) and Crimson Peak (Guillermo Del Toro, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Abello Onofre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women Who Kill: Gender and Sexuality in Film and Series of the Post-Feminist Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing PLC, chapter 14, pp. 261-278, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Abello Onofre</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Publishing PLC, chapter 14, pp. 261-278, 2020</w:t>
+                <w:t xml:space="preserve">hal-02437876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits mariages entre ennemis : contrats de mariage et grains de sel dans Intolerable Cruelty (Joel Coen, 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation du contrat dans le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 65-78., 2018, 979-10-300-0223-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 65-78., 2018, 979-10-300-0223-2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité sur le cas de Charles Dexter Ward : l’effroi et l’excès dans The Haunted Palace (Roger Corman, 1963) et The Resurrected (Dan O’Bannon, 1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lovecraft au prisme de l'image: littérature, cinéma et arts graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Visage Vert, pp. 150-178, 2017, 978-2-918061-77-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Visage Vert, pp. 150-178, 2017, 978-2-918061-77-9</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kramer contre Kramer (Benton, 1978) : la représentation du divorce à Hollywood dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille au cinéma: regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, collection Droit &amp; cinéma, pp. 261-277, 2016, 978-2-84934-229-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, collection Droit &amp; cinéma, pp. 261-277, 2016, 978-2-84934-229-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes au-delà de la crise de nerfs : représentation de l’aliénation féminine dans Safe de Todd Haynes et Dans ma peau de Marina De Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 159, Editions Charles Corlet, pp. 122-131, 2016, Les écrans de la déraison, 978-2-84706-642-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, n° 159, Editions Charles Corlet, pp. 122-131, 2016, Les écrans de la déraison, 978-2-84706-642-5</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutisme et point aveugle : la néantisation de la voix de l’enfant dans ‘Chickamauga’ d’Ambrose Bierce (1889) et Chickamauga de Robert Enrico (1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves n°2 : Voix d’enfants, regards d’enfants / The Child’s Voice, the Child’s Gaze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 65-78, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 65-78, 2016</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fange et le filon, ou comment Deadwood réinvestit le western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Western et les mythes de l'ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Cerisy, Presses Universitaires de Rennes, pp. 283-305, 2015, 978-2-7535-4263-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de Cerisy, Presses Universitaires de Rennes, pp. 283-305, 2015, 978-2-7535-4263-1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noirceur de l’or, ou la corruption de la mémoire collective du « Gilded Age » américain dans There Will Be Blood (P.T. Anderson, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory in / of English-speaking Cinema - Le cinéma comme vecteur de la mémoire dans le cinéma Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp. 60-79, 2014, 978-2-35692-108-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I’ve got you under my skin&amp;quot; : No Exit from Insane Intimacy in Bug (William Friedkin, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intimacy in Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McFarland &amp; Company, Inc., Publishers, pp. 133-145, 2014, 978-0-7864-7924-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp. 60-79, 2014, 978-2-35692-108-6</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)raison et sentiments : les savants fous dans l'œuvre de Nathaniel Hawthorne et dans la littérature américaine du XIX siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machinal, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Savant fou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89--102, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89--102, 2013</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Wilderness au Wildcat Capitalism: Deadwood, ou les paradoxes de l'espace américain à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace du Nouveau Monde. Mythologies et ancrages territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87--98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87--98, 2013</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reality Bites Back: Adjusting Reception and Suspending Disbelief in John Carpenter’s In the Mouth of Madness (1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gelly, Christophe and Roche, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approaches to Film and Reception Theories / Cinéma et théories de la reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.150--160, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.150--160, 2012</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma(s)king the News, Unma(s)king Europe as a Faraway Foe... or American Journalism for Specific Purposes in Barry Levinson's Wag the Dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menegaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe et Hollywood à l'écran. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.139--154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.139--154, 2012</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Still Waters Run Deep&amp;quot;: plongée en eaux troubles dans Don' Look Now de Nicholas Roeg (1202): Obsession et manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Baillon, Paul Veyret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'obsession à l'oeuvre: littérature, cinéma, et société en Grande-Bretagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Climas, Bordeaux, pp.16, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Climas, Bordeaux, pp.16, 2012</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble Every Day (Claire Denis, 2001) : passage(s) gothique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud, Lauric and Ménégaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persistances gothiques dans la littérature et les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bragelonne, pp.292--309, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bragelonne, pp.292--309, 2012</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir d'errer, ou l'art du faux-pas/&amp;quot;faut pas&amp;quot;: la déviance dans les nouvelles de Nathaniel Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale, Antolin and Schmitt, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et esthétique de la déviance en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.103--117, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.103--117, 2012</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wild Bunch de Sam Peckinpah : ces brutes sont-elles des hommes honorables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béghain, Véronique and Larré, Lionel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du sauvage dans la culture nord-américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.207--217, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.207--217, 2011</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death Rattles and Dead Children, the Poetics of Restraint in Three Fantastic Films of the Seventies; The Other (1972), Don’t Look Now (1973), Full Circle (1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azcona, María del Mar and Deleyto, Celestino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generic Attractions: New Essays on Film Genre Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.372--386, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.372--386, 2010</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble Everyday in Gothic Suburbia: Disorientation in George Romero’s The Season of the Witch / Jack’s Wife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duperray, Max. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Michel Houdiard Éditeur, pp.128--139, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Yorker Goes South : Journalism Lost in Translations in Clint Eastwood’s Midnight in the Garden of Good and Evil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sud au Cinéma, de ‘The Birth of a Nation’ à ‘Cold Mountain’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp. 211-225, 2009, 978-2-7302-1546-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Sécession et l'anglais du journalisme : entre le factuel et l'emphase. L'écriture conflictuelle d'Ambrose Bierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ineke Bockting, Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion de la guerre et guerre des passions dans les Etats-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, pp.14, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arme dans le mot, la mort dans l'âme : Ambrose Bierce ou l'écriture au sceau de l'hostilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.13, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrose Bierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Demarche, Jean Pouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de la littérature américaine des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.4, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) sans paroles : figurations et défigurations de la guerre de Sécession. ‘Chickamauga' d'Ambrose Bierce et The Outlaw Josey Wales de Clint Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ménégaldo, Melvyn Stokes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.11, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdons-nous dans les bois : Pierre et POLA X, une dérive initiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duperray, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gothic N.E.W.S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Michel Houdiard Éditeur, pp.128--139, 2010</w:t>
+              <w:t xml:space="preserve">Eclats du noir : généricité et hybridation dans la littérature et le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix en Provence : Presses Universitaires de Provence, pp.22, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp. 211-225, 2009, 978-2-7302-1546-6</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecole Nationale de la Magistrature et l'enseignement des langues par le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Haramboure, Michel Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les langues vivantes : enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprimerie de l'Université Victor Segalen Bordeaux 2, pp.13, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, pp.14, 2008</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la manchette : l'économie ravageuse du langage journalistique dans Citizen Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cloarec, Nicole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma en toutes lettres : jeux d'écritures à l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.12, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.13, 2008</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification et intensité de la lettre écarlate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Cazé, Marc Amfreville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scarlet Letter, Nathaniel Hawthorne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.11, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.4, 2008</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)limitations du sujet : le rôle de l'Autre dans les nouvelles d'Ambrose Bierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inquiétant, PERU (Psychanalyse Et Recherches Universitaires) 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.10, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mot à l'image dans ‘An Occurrence at Owl Creek Bridge' : l'insolite selon Ambrose Bierce et Robert Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duperray, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclats du noir : généricité et hybridation dans la littérature et le cinéma anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix en Provence : Presses Universitaires de Provence, pp.22, 2007</w:t>
+              <w:t xml:space="preserve">Fenêtres sur l'obscur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence : Publications de l'Université de Provence, pp.17, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.11, 2007</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monstrueux dans les Civil War Tales d'Ambrose Bierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur le thème de l'étrangeté, Annales du monde anglophone 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...442 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2782,677 +2803,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Nieces and Uncles: the Gendered Evolution of Suspicion in &amp;quot;Shadow of a Doubt&amp;quot; (Alfred Hitchcock, 1943) and &amp;quot;Stoker&amp;quot; (Park Chan-Wook, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Reframing Suspicion, 17, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Discomfort: Clanking, Rattling, and Screaming in &amp;quot;The Texas Chain Saw Massacre&amp;quot; (Tobe Hooper, 1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Unheard Possibilities: Reappraising Classical Film Music Scoring and Analysis, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiss Off ... or the Infamous Nature of the Violent Femmes’ Thwarted Love Songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Music Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rock and Love, Vol. 5 (issue 1), pp. 46-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs allergiques et corps étrangers : Safe (Todd Haynes, 1995) ou l’agression du système immunitaire et les régressions des structures communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Après la terreur: Ondes de choc et reconstructions, XXe-XXIe siècles / After Terror: The shock effect and rebuilding, 20th-21st centuries, 1, pp.355--372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gangs politiques de New York selon Martin Scorsese : Tammany Hall et le vote des immigrants irlandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.101--114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Larré</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.101--114</w:t>
+                <w:t xml:space="preserve">hal-01542161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du réel : la peur dans le cinéma fantastique américain des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.83--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.83--98</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marching Towards Destruction: the Crowd in Urban Gothic ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gothic Miscellanies (5.2, automne 2007), pp.50--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse anglo-saxonne et la prédominance des faits : un constat toujours d'actualité ? ». .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. XXVI, (n°3, Octobre 2007), pp.42--52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journalisme et littérature : In Cold Blood ou l'association paradoxale du fait divers et du Nonfiction Novel ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Gothic Miscellanies (5.2, automne 2007), pp.50--61</w:t>
+              <w:t xml:space="preserve">, 2006, 4.1, printemps 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3520,51 +3541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA5D980"/>
+    <w:nsid w:val="55C37870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3751,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abello Onofre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076665089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abello Onofre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>