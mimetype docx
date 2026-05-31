--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -762,1382 +762,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes au-delà de la crise de nerfs : représentation de l’aliénation féminine dans Safe de Todd Haynes et Dans ma peau de Marina De Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 159, Editions Charles Corlet, pp. 122-131, 2016, Les écrans de la déraison, 978-2-84706-642-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kramer contre Kramer (Benton, 1978) : la représentation du divorce à Hollywood dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille au cinéma: regards juridiques et esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, collection Droit &amp; cinéma, pp. 261-277, 2016, 978-2-84934-229-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, n° 159, Editions Charles Corlet, pp. 122-131, 2016, Les écrans de la déraison, 978-2-84706-642-5</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutisme et point aveugle : la néantisation de la voix de l’enfant dans ‘Chickamauga’ d’Ambrose Bierce (1889) et Chickamauga de Robert Enrico (1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves n°2 : Voix d’enfants, regards d’enfants / The Child’s Voice, the Child’s Gaze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 65-78, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 65-78, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fange et le filon, ou comment Deadwood réinvestit le western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Western et les mythes de l'ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Cerisy, Presses Universitaires de Rennes, pp. 283-305, 2015, 978-2-7535-4263-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de Cerisy, Presses Universitaires de Rennes, pp. 283-305, 2015, 978-2-7535-4263-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noirceur de l’or, ou la corruption de la mémoire collective du « Gilded Age » américain dans There Will Be Blood (P.T. Anderson, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory in / of English-speaking Cinema - Le cinéma comme vecteur de la mémoire dans le cinéma Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp. 60-79, 2014, 978-2-35692-108-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp. 60-79, 2014, 978-2-35692-108-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I’ve got you under my skin&amp;quot; : No Exit from Insane Intimacy in Bug (William Friedkin, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intimacy in Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland &amp; Company, Inc., Publishers, pp. 133-145, 2014, 978-0-7864-7924-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, McFarland &amp; Company, Inc., Publishers, pp. 133-145, 2014, 978-0-7864-7924-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)raison et sentiments : les savants fous dans l'œuvre de Nathaniel Hawthorne et dans la littérature américaine du XIX siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machinal, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Savant fou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89--102, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89--102, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Wilderness au Wildcat Capitalism: Deadwood, ou les paradoxes de l'espace américain à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace du Nouveau Monde. Mythologies et ancrages territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87--98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87--98, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma(s)king the News, Unma(s)king Europe as a Faraway Foe... or American Journalism for Specific Purposes in Barry Levinson's Wag the Dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menegaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe et Hollywood à l'écran. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.139--154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Still Waters Run Deep&amp;quot;: plongée en eaux troubles dans Don' Look Now de Nicholas Roeg (1202): Obsession et manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Baillon, Paul Veyret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'obsession à l'oeuvre: littérature, cinéma, et société en Grande-Bretagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Climas, Bordeaux, pp.16, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality Bites Back: Adjusting Reception and Suspending Disbelief in John Carpenter’s In the Mouth of Madness (1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelly, Christophe and Roche, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Film and Reception Theories / Cinéma et théories de la reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.150--160, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.139--154, 2012</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble Every Day (Claire Denis, 2001) : passage(s) gothique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud, Lauric and Ménégaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persistances gothiques dans la littérature et les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bragelonne, pp.292--309, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Climas, Bordeaux, pp.16, 2012</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir d'errer, ou l'art du faux-pas/&amp;quot;faut pas&amp;quot;: la déviance dans les nouvelles de Nathaniel Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale, Antolin and Schmitt, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et esthétique de la déviance en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.103--117, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bragelonne, pp.292--309, 2012</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wild Bunch de Sam Peckinpah : ces brutes sont-elles des hommes honorables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béghain, Véronique and Larré, Lionel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du sauvage dans la culture nord-américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.207--217, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.103--117, 2012</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death Rattles and Dead Children, the Poetics of Restraint in Three Fantastic Films of the Seventies; The Other (1972), Don’t Look Now (1973), Full Circle (1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azcona, María del Mar and Deleyto, Celestino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generic Attractions: New Essays on Film Genre Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.372--386, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.207--217, 2011</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble Everyday in Gothic Suburbia: Disorientation in George Romero’s The Season of the Witch / Jack’s Wife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duperray, Max. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Michel Houdiard Éditeur, pp.128--139, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.372--386, 2010</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Yorker Goes South : Journalism Lost in Translations in Clint Eastwood’s Midnight in the Garden of Good and Evil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sud au Cinéma, de ‘The Birth of a Nation’ à ‘Cold Mountain’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp. 211-225, 2009, 978-2-7302-1546-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Michel Houdiard Éditeur, pp.128--139, 2010</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arme dans le mot, la mort dans l'âme : Ambrose Bierce ou l'écriture au sceau de l'hostilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandjeat, Yves-Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.13, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp. 211-225, 2009, 978-2-7302-1546-6</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Sécession et l'anglais du journalisme : entre le factuel et l'emphase. L'écriture conflictuelle d'Ambrose Bierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ineke Bockting, Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion de la guerre et guerre des passions dans les Etats-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, pp.14, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736775v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02652815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrose Bierce</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C37870"/>
+    <w:nsid w:val="1A3B0C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076665089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abello Onofre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076665089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abello Onofre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>