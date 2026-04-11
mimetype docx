--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -628,51 +628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
+                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moutkane</w:t>
@@ -703,346 +703,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.111338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447518v1</w:t>
+                <w:t xml:space="preserve">hal-05385458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moutkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.100485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316716v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385458v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous formation of protein microcapsules using water-in-water emulsions stabilized by protein microgels</w:t>
               </w:r>
@@ -1663,291 +1663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH-controlled breakup of fractal aggregates, microgels and gels formed by self-assembled amphiphilic triblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+                <w:t xml:space="preserve">Marli Miriam De Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Frederick Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.2052-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01726E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+                <w:t xml:space="preserve">hal-04482014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-controlled breakup of fractal aggregates, microgels and gels formed by self-assembled amphiphilic triblock copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marli Miriam De Souza Lima</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Niepceron</w:t>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (9), pp.2052-2059. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM01726E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482014v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH and NaCl dependent complexation between rapeseed cruciferin and napin</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and rheological characterization of nanocomposite hydrogels containing C 60 fullerene nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,291 +2663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of Pickering emulsions undergoing transitional phase inversion using a mixture of hydrophilic and hydrophobic silica particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly in water of C60 fullerene into isotropic nanoparticles or nanoplatelets mediated by a cationic amphiphilic polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Clément Drou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 624, pp.537 - 545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314851v1</w:t>
+                <w:t xml:space="preserve">hal-03805124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly in water of C60 fullerene into isotropic nanoparticles or nanoplatelets mediated by a cationic amphiphilic polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Merland</w:t>
+                <w:t xml:space="preserve">Rheology and structure of Pickering emulsions undergoing transitional phase inversion using a mixture of hydrophilic and hydrophobic silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Luíza Pelegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Drou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 624, pp.537 - 545. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 644, pp.128801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805124v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of casein micelles</w:t>
               </w:r>
@@ -3158,64 +3158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,90 +3396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and rheology during catastrophic phase inversion of Pickering emulsions stabilized with fumed silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 593, pp.124630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,484 +3758,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
+                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Amagliani</w:t>
+                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (23), pp.4682-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146697v1</w:t>
+                <w:t xml:space="preserve">hal-02350591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of mixtures of micellar caseins and plant proteins in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.18-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
+                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Vc Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of micellar casein/plant protein oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4544,90 +4544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the spontaneous formation of plant protein microcapsules in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 562, pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4673,103 +4673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the hydrophobicity of fumed silica particles and the nature of oil on the structure and rheological behavior of Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (8), pp.1169-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,51 +5274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific effect of calcium ions on thermal gelation of aqueous micellar casein suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,287 +5389,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Six</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.258 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058224v1</w:t>
+                <w:t xml:space="preserve">hal-01927368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.258 - 267. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (21), pp.2868-2872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927368v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of NaCl induced gelation of soy protein aggregates: Effects of temperature, aggregate size, and protein concentration</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Probe Diffusion in Globular Protein Gels and Aggregate Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walailuk Inthavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6045,51 +6045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (20), pp.8178 - 8184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,51 +6430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,189 +6519,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01845501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and effective quantum-dots encapsulation and protection in PEO based photo-cross-linked micelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Ferji</w:t>
+                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Hamouda</w:t>
+                <w:t xml:space="preserve">Julien Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.416 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054808v1</w:t>
+                <w:t xml:space="preserve">hal-01872653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal aggregation and gelation of soy globulin at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6733,253 +6721,265 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.740 - 746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lauber</w:t>
+                <w:t xml:space="preserve">Fast and effective quantum-dots encapsulation and protection in PEO based photo-cross-linked micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Santarelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 476, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Properties of Networks of Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7355,51 +7355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.510 - 515. </w:t>
@@ -7431,412 +7431,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01847042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branched Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (20), pp.7604-7612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138570v1</w:t>
+                <w:t xml:space="preserve">hal-02470770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (20), pp.7604-7612. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1119-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470770v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Ferji</w:t>
+                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nouvel</w:t>
+                <w:t xml:space="preserve">Naima Brinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Babin</w:t>
+                <w:t xml:space="preserve">Boualem Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Hui Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">L. Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (10), pp.1119-1122. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 744, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497730v1</w:t>
+                <w:t xml:space="preserve">hal-01138570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
               </w:r>
@@ -8116,51 +8116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,377 +8214,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
+                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Limouzin-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+                <w:t xml:space="preserve">Anass Dazzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Moussa</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+                <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (37), pp.8931. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470753v1</w:t>
+                <w:t xml:space="preserve">hal-00805712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
+                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Dazzazi</w:t>
+                <w:t xml:space="preserve">C. Limouzin-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">W. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mascalchi</w:t>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (37), pp.8931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805712v1</w:t>
+                <w:t xml:space="preserve">hal-02470753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Frozen Self-Assemblies of Amphiphilic Block Copolymers Into Dynamic pH-Sensitive Micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (9), pp.753-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10767,64 +10767,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes fullerène C60-copolymères amphiphiles en vue de l’élaboration d’hydrogels nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,64 +10888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of C60 fullerene-amphiphilic polymer complexes for the reinforcement of hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penta(polyarene)fullerenes for π-π supramolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF-BPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Trégastel, France</w:t>
@@ -11555,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>