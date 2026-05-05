--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -628,51 +628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
+                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moutkane</w:t>
@@ -703,346 +703,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.100485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385458v1</w:t>
+                <w:t xml:space="preserve">hal-05447518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447518v1</w:t>
+                <w:t xml:space="preserve">hal-05316716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moutkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.111338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05316716v1</w:t>
+                <w:t xml:space="preserve">hal-05385458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous formation of protein microcapsules using water-in-water emulsions stabilized by protein microgels</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and rheological characterization of nanocomposite hydrogels containing C 60 fullerene nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,291 +2663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly in water of C60 fullerene into isotropic nanoparticles or nanoplatelets mediated by a cationic amphiphilic polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology and structure of Pickering emulsions undergoing transitional phase inversion using a mixture of hydrophilic and hydrophobic silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Drou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Luíza Pelegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.113⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 644, pp.128801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805124v1</w:t>
+                <w:t xml:space="preserve">hal-05314851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of Pickering emulsions undergoing transitional phase inversion using a mixture of hydrophilic and hydrophobic silica particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">Self-Assembly in water of C60 fullerene into isotropic nanoparticles or nanoplatelets mediated by a cationic amphiphilic polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Clément Drou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 644, pp.128801. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 624, pp.537 - 545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314851v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of casein micelles</w:t>
               </w:r>
@@ -3158,64 +3158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,90 +3396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and rheology during catastrophic phase inversion of Pickering emulsions stabilized with fumed silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 593, pp.124630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,484 +3758,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
+                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Vc Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350591v1</w:t>
+                <w:t xml:space="preserve">hal-02146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of mixtures of micellar caseins and plant proteins in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.18-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Amagliani</w:t>
+                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (23), pp.4682-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146697v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of micellar casein/plant protein oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4544,90 +4544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the spontaneous formation of plant protein microcapsules in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 562, pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4667,411 +4667,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the hydrophobicity of fumed silica particles and the nature of oil on the structure and rheological behavior of Pickering emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
+                <w:t xml:space="preserve">Polymer Probe Diffusion in Globular Protein Gels and Aggregate Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (8), pp.1169-1178. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (33), pp.8075-8081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01932691.2018.1500480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350617v1</w:t>
+                <w:t xml:space="preserve">hal-02350640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-induced gelation of whey protein aggregates: Kinetics, gel structure and rheological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Kharlamova</w:t>
+                <w:t xml:space="preserve">Kinetics of NaCl induced gelation of soy protein aggregates: Effects of temperature, aggregate size, and protein concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 81, pp.263 - 272. </w:t>
+              <w:t xml:space="preserve">, 2018, 77, pp.66 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926833v1</w:t>
+                <w:t xml:space="preserve">hal-01927402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sodium dodecyl sulfate on the kinetics and control of RAFT/MADIX polymerization of acrylamide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Effect of the hydrophobicity of fumed silica particles and the nature of oil on the structure and rheological behavior of Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.28949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (8), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2018.1500480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194921v1</w:t>
+                <w:t xml:space="preserve">hal-02350617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of sodium caseinate and whey protein aggregates: Viscosity and acid- or salt-induced gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5090,967 +5060,1001 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-induced gelation of whey protein aggregates: Kinetics, structure and rheological properties</w:t>
+                <w:t xml:space="preserve">Acid-induced gelation of whey protein aggregates: Kinetics, gel structure and rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79, pp.145 - 157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 81, pp.263 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927399v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effect of calcium ions on thermal gelation of aqueous micellar casein suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Influence of sodium dodecyl sulfate on the kinetics and control of RAFT/MADIX polymerization of acrylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Bovay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (7), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.28949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927366v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+                <w:t xml:space="preserve">Calcium-induced gelation of whey protein aggregates: Kinetics, structure and rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 82, pp.258 - 267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79, pp.145 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927368v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+                <w:t xml:space="preserve">Specific effect of calcium ions on thermal gelation of aqueous micellar casein suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Bovay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.218 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058224v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of NaCl induced gelation of soy protein aggregates: Effects of temperature, aggregate size, and protein concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nannan Chen</w:t>
+                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 77, pp.66 - 74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 82, pp.258 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927402v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Probe Diffusion in Globular Protein Gels and Aggregate Suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (33), pp.8075-8081. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (21), pp.2868-2872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350640v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the pH on thermal aggregation and gelation of soy proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Viscoelastic, and Electrochemical Characteristics of Self-Assembled Amphiphilic Comblike Copolymers in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouming Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.867 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926821v1</w:t>
+                <w:t xml:space="preserve">hal-01585163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Properties of Hydrogels Based on Self-Assembled Multisticker Polymers Grafted with pH-Responsive Grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Depoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,1256 +6072,1252 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (20), pp.8178 - 8184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar RAFT/MADIX Polymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">The effect of the pH on thermal aggregation and gelation of soy proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouming Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00791⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.27 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194956v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Viscoelastic, and Electrochemical Characteristics of Self-Assembled Amphiphilic Comblike Copolymers in Aqueous Solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lila Chaal</w:t>
+                <w:t xml:space="preserve">Micellar RAFT/MADIX Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (4), pp.867 - 875. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (12), pp.1342-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585163v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrated Si-HPMC/alginate hydrogels as a potential scaffold for human tissue regeneration</w:t>
+                <w:t xml:space="preserve">Formation of porous hydrogels by self-assembly of photo-cross-linkable triblock copolymers in the presence of homopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Viguier</w:t>
+                <w:t xml:space="preserve">Anna Klymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Boyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-016-5709-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.152 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01845501v1</w:t>
+                <w:t xml:space="preserve">hal-01927370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Inhibition and Promotion of Heat-Induced Gelation of Whey Proteins in the Presence of Calcium by Addition of Sodium Caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jacquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.3800 - 3807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872653v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aggregation and gelation of soy globulin at neutral pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouming Zhao</w:t>
+                <w:t xml:space="preserve">Interpenetrated Si-HPMC/alginate hydrogels as a potential scaffold for human tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-016-5709-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927374v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01845501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and effective quantum-dots encapsulation and protection in PEO based photo-cross-linked micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 476, pp.222-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Properties of Networks of Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (18), pp.7045 - 7053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01369⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.416 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927376v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of porous hydrogels by self-assembly of photo-cross-linkable triblock copolymers in the presence of homopolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+                <w:t xml:space="preserve">Thermal aggregation and gelation of soy globulin at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Nicol</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.152 - 158. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.740 - 746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.10.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927370v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition and Promotion of Heat-Induced Gelation of Whey Proteins in the Presence of Calcium by Addition of Sodium Caseinate</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Properties of Networks of Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bach T. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Jacquette</w:t>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (11), pp.3800 - 3807. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (18), pp.7045 - 7053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926816v1</w:t>
+                <w:t xml:space="preserve">hal-01927376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of thermal and covalent gelation of silanized hydroxypropyl methyl cellulose gels</w:t>
               </w:r>
@@ -7355,51 +7355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.510 - 515. </w:t>
@@ -7431,680 +7431,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01847042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Brinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01503⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 744, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470770v1</w:t>
+                <w:t xml:space="preserve">hal-01138570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Min-Hui Li</w:t>
+                <w:t xml:space="preserve">Branched Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (10), pp.1119-1122. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (20), pp.7604-7612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497730v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Aoudia</w:t>
+                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Brinis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lila Chaal</w:t>
+                <w:t xml:space="preserve">Cécile Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Saidani</w:t>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benyahia</w:t>
+                <w:t xml:space="preserve">Min-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 744, pp.101-109. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1119-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138570v1</w:t>
+                <w:t xml:space="preserve">hal-01497730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
+                <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Hamon</w:t>
+                <w:t xml:space="preserve">Béatrice Moukarzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 406 (30), pp.7841-7853. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.1443-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7891-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm5000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195594v1</w:t>
+                <w:t xml:space="preserve">hal-02195729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Pascale Saint-Aguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Moukarzel</w:t>
+                <w:t xml:space="preserve">Glenn Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (4), pp.1443-1455. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (30), pp.7841-7853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm5000407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7891-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195729v1</w:t>
+                <w:t xml:space="preserve">hal-02195594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Amphiphilic Poly(acrylic acid)- b -poly( n -butyl acrylate- co -acrylic acid) Block Copolymers with Various Microstructures via RAFT Polymerization in Water/Ethanol Heterogeneous Media</w:t>
               </w:r>
@@ -8214,1218 +8214,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
+                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Dazzazi</w:t>
+                <w:t xml:space="preserve">C. Limouzin-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">W. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mascalchi</w:t>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (37), pp.8931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805712v1</w:t>
+                <w:t xml:space="preserve">hal-02470753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
+                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Limouzin-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+                <w:t xml:space="preserve">Anass Dazzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Moussa</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+                <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (37), pp.8931. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470753v1</w:t>
+                <w:t xml:space="preserve">hal-00805712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Frozen Self-Assemblies of Amphiphilic Block Copolymers Into Dynamic pH-Sensitive Micelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
+                <w:t xml:space="preserve">Ionization of amphiphilic acidic block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201200078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.7560-7565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3012377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069692v1</w:t>
+                <w:t xml:space="preserve">hal-01567836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization of amphiphilic acidic block copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Transforming Frozen Self-Assemblies of Amphiphilic Block Copolymers Into Dynamic pH-Sensitive Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201200078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3012377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567836v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH induced desaggregation of highly hydrophilic amphiphilic diblock copolymers</w:t>
+                <w:t xml:space="preserve">Amphiphilic diblock copolymers with a moderately hydrophobic block: Toward dynamic micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drechsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H.E. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19038-4_2⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.2667-2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma902822g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567839v1</w:t>
+                <w:t xml:space="preserve">hal-01567838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic diblock copolymers with a moderately hydrophobic block: Toward dynamic micelles</w:t>
+                <w:t xml:space="preserve">pH induced desaggregation of highly hydrophilic amphiphilic diblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19038-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma902822g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of bis-urea based viscoelastic solutions in an apolar solvent</w:t>
+                <w:t xml:space="preserve">Stable dispersions of highly anisotropic nanoparticles formed by cocrystallization of enantiomeric diblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+                <w:t xml:space="preserve">Daniel Portinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 310, pp.624-629. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (11), pp.4037-4042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.01.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma070467v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156702v1</w:t>
+                <w:t xml:space="preserve">hal-00373276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New covalent bonded polymer–calcium silicate hydrate composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological characterisation of bis-urea based viscoelastic solutions in an apolar solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Franceschini</w:t>
+                <w:t xml:space="preserve">Sandrine Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abramson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310, pp.624-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164924v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dispersions of highly anisotropic nanoparticles formed by cocrystallization of enantiomeric diblock copolymers</w:t>
+                <w:t xml:space="preserve">New covalent bonded polymer–calcium silicate hydrate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Portinha</w:t>
+                <w:t xml:space="preserve">A. Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+                <w:t xml:space="preserve">S. Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Carrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">V. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.913-922</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373276v1</w:t>
+                <w:t xml:space="preserve">hal-00164924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic gradient poly(styrene-co-acrylic acid) copolymer prepared via nitroxide-mediated solution polymerization. Synthesis, characterization in aqueous solution and evaluation as emulsion polymerization stabilizer</w:t>
               </w:r>
@@ -9450,51 +9450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guerret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9539,273 +9539,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by RAFT of amphiphilic block and comblike cationic copolymers and their use in emulsion polymerization for the electrosteric stabilization of latexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniemulsion polymerization of styrene using well-defined cationic amphiphilic comblike copolymers as the sole stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (2), pp.280-289. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 284 (2), pp.142-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma048487+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-005-1350-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563816v1</w:t>
+                <w:t xml:space="preserve">hal-01563819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsion polymerization of styrene using well-defined cationic amphiphilic comblike copolymers as the sole stabilizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis by RAFT of amphiphilic block and comblike cationic copolymers and their use in emulsion polymerization for the electrosteric stabilization of latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma048487+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-005-1350-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01563819v1</w:t>
+                <w:t xml:space="preserve">hal-01563816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain Stopper‐Assisted Characterization of Supramolecular Polymers</w:t>
               </w:r>
@@ -9817,51 +9817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,51 +10076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10184,90 +10184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Preparation Conditions on the Self‐Assembly by Stereocomplexation of Polylactide Containing Diblock Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (9), pp.3401--3406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10469,51 +10469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Belleney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10767,64 +10767,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes fullerène C60-copolymères amphiphiles en vue de l’élaboration d’hydrogels nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,64 +10888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of C60 fullerene-amphiphilic polymer complexes for the reinforcement of hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,51 +11022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between amphiphilic polyelectrolytes and surfactants: effect of the charge distribution and the nature of hydrophobic chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11143,64 +11143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lausanne, Switzerland</w:t>
@@ -11261,51 +11261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penta(polyarene)fullerenes for π-π supramolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF-BPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Trégastel, France</w:t>
@@ -11555,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>