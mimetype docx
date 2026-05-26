--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -498,51 +498,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
+                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moutkane</w:t>
@@ -573,346 +573,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 166, pp.111338. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.100485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128125v1</w:t>
+                <w:t xml:space="preserve">hal-05447518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the microstructure and rheology of heat-set emulsion gels formed with purified rapeseed proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100485⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447518v1</w:t>
+                <w:t xml:space="preserve">hal-05316716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Self-Assembled Thermo-Associative PNIPAM–PDMA-PNIPAM Triblock Copolymers of High Molar Mass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moutkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.111338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c02457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316716v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced aggregation and gelation of rapeseed proteins</w:t>
               </w:r>
@@ -973,76 +973,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 166, pp.111338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385458v1</w:t>
+                <w:t xml:space="preserve">hal-05128125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous formation of protein microcapsules using water-in-water emulsions stabilized by protein microgels</w:t>
               </w:r>
@@ -1152,408 +1152,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable self-assemblies of polyhydroxybutyrate-based diblock and triblock copolymers nanoprecipitated in water: influence of their hydrophilic weight fraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+                <w:t xml:space="preserve">Thermoreversible carrageenan gels formed through crosslinking with napin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moutkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5PY00378D⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.111439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119417v1</w:t>
+                <w:t xml:space="preserve">hal-05128119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreversible carrageenan gels formed through crosslinking with napin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable rapeseed protein microgel suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moutkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colleen P.K. Mudau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 167, pp.111439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111439⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 166, pp.111297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128119v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable rapeseed protein microgel suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+                <w:t xml:space="preserve">Stable self-assemblies of polyhydroxybutyrate-based diblock and triblock copolymers nanoprecipitated in water: influence of their hydrophilic weight fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Barouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Jaquette</w:t>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 166, pp.111297. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (27), pp.3146-3155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5PY00378D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128109v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trisodium citrate on the rheology and microstructure of dense suspensions of casein micelles</w:t>
               </w:r>
@@ -1663,291 +1663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-controlled breakup of fractal aggregates, microgels and gels formed by self-assembled amphiphilic triblock copolymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marli Miriam De Souza Lima</w:t>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Niepceron</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01726E⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482014v1</w:t>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+                <w:t xml:space="preserve">pH-controlled breakup of fractal aggregates, microgels and gels formed by self-assembled amphiphilic triblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Marli Miriam De Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">Frederick Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.2052-2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01726E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH and NaCl dependent complexation between rapeseed cruciferin and napin</w:t>
               </w:r>
@@ -2278,295 +2278,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and rheological characterization of nanocomposite hydrogels containing C 60 fullerene nanoplatelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Merland</w:t>
+                <w:t xml:space="preserve">Fate of polystyrene and polyethylene nanoplastics exposed to UV in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Arnaud Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01559A⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.2448-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00150d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464477v1</w:t>
+                <w:t xml:space="preserve">hal-04235865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polystyrene and polyethylene nanoplastics exposed to UV in water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+                <w:t xml:space="preserve">Elaboration and rheological characterization of nanocomposite hydrogels containing C 60 fullerene nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Deniau</w:t>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (9), pp.2448-2458. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.848-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3en00150d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01559A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235865v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Very Low Concentrations of Colloids with Light Scattering Applied to Micro(Nano)Plastics in Seawater</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 644, pp.128801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2799,103 +2799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly in water of C60 fullerene into isotropic nanoparticles or nanoplatelets mediated by a cationic amphiphilic polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 624, pp.537 - 545. </w:t>
@@ -3018,295 +3018,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel green strategy to improve the hydrophobicity of cellulose nanocrystals and the interfacial elasticity of Pickering emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Drou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pelegrini</w:t>
+                <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fernandes</w:t>
+                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fernandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rosseto</w:t>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03904-9⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6002 - 6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314856v1</w:t>
+                <w:t xml:space="preserve">hal-03446728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Merland</w:t>
+                <w:t xml:space="preserve">Novel green strategy to improve the hydrophobicity of cellulose nanocrystals and the interfacial elasticity of Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Busseau</w:t>
+                <w:t xml:space="preserve">T. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
+                <w:t xml:space="preserve">J. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Goujon</w:t>
+                <w:t xml:space="preserve">H. Rosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.6002 - 6007. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (10), pp.6201-6238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03904-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446728v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation of whey protein fractal aggregates induced by the interplay between added HCl, CaCl2 and NaCl</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 593, pp.124630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3624,618 +3624,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-induced thermal gelation of xyloglucan in aqueous media</w:t>
+                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Novak Sakakibara</w:t>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rita Sierakowski</w:t>
+                <w:t xml:space="preserve">Juliana Vc Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romelly Rojas Ramírez</w:t>
+                <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115083⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001463v1</w:t>
+                <w:t xml:space="preserve">hal-02146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat- and acid-induced gelation of dairy/plant protein dispersions and emulsions</w:t>
+                <w:t xml:space="preserve">Heat-induced gelation of mixtures of micellar caseins and plant proteins in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 27, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.09.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146697v1</w:t>
+                <w:t xml:space="preserve">hal-02350533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of mixtures of micellar caseins and plant proteins in aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.09.058⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (23), pp.4682-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02350533v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of mixtures of protein aggregates with different sizes and morphologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt-induced thermal gelation of xyloglucan in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Novak Sakakibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Sierakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romelly Rojas Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walailuk Inthavong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Izabel Riegel-Vidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (23), pp.4682-4688. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.115083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM00298G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350591v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of micellar casein/plant protein oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Amagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,302 +4422,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of mixtures of casein micelles with whey protein aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Kharlamova</w:t>
+                <w:t xml:space="preserve">Mechanism of the spontaneous formation of plant protein microcapsules in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92, pp.198-207. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 562, pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.01.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146628v1</w:t>
+                <w:t xml:space="preserve">hal-02350593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the spontaneous formation of plant protein microcapsules in aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cochereau</w:t>
+                <w:t xml:space="preserve">Heat-induced gelation of mixtures of casein micelles with whey protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 562, pp.213-219. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.198-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350593v1</w:t>
+                <w:t xml:space="preserve">hal-02146628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Probe Diffusion in Globular Protein Gels and Aggregate Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walailuk Inthavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,73 +4845,85 @@
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.66 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the hydrophobicity of fumed silica particles and the nature of oil on the structure and rheological behavior of Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4933,231 +4945,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marli Miriam de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (8), pp.1169-1178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2018.1500480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of sodium caseinate and whey protein aggregates: Viscosity and acid- or salt-induced gelation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Influence of sodium dodecyl sulfate on the kinetics and control of RAFT/MADIX polymerization of acrylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (7), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.28949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02350626v1</w:t>
+                <w:t xml:space="preserve">hal-02194921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-induced gelation of whey protein aggregates: Kinetics, gel structure and rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5176,5574 +5206,5640 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.263 - 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sodium dodecyl sulfate on the kinetics and control of RAFT/MADIX polymerization of acrylamide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Mixtures of sodium caseinate and whey protein aggregates: Viscosity and acid- or salt-induced gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.28949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194921v1</w:t>
+                <w:t xml:space="preserve">hal-02350626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-induced gelation of whey protein aggregates: Kinetics, structure and rheological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Kharlamova</w:t>
+                <w:t xml:space="preserve">Specific effect of calcium ions on thermal gelation of aqueous micellar casein suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Bovay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.049⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.218 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927399v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effect of calcium ions on thermal gelation of aqueous micellar casein suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+                <w:t xml:space="preserve">Calcium-induced gelation of whey protein aggregates: Kinetics, structure and rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.145 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927366v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (21), pp.2868-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927368v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ glyco-nanostructure formulation via photo-polymerization induced self-assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+                <w:t xml:space="preserve">Heat-induced gelation of aqueous micellar casein suspensions as affected by globular protein addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Six</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00346G⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.258 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058224v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Viscoelastic, and Electrochemical Characteristics of Self-Assembled Amphiphilic Comblike Copolymers in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (4), pp.867 - 875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Properties of Hydrogels Based on Self-Assembled Multisticker Polymers Grafted with pH-Responsive Grafts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Micellar RAFT/MADIX Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01585⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (12), pp.1342-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927372v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the pH on thermal aggregation and gelation of soy proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.27 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar RAFT/MADIX Polymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Viscoelastic Properties of Hydrogels Based on Self-Assembled Multisticker Polymers Grafted with pH-Responsive Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Depoorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00791⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (20), pp.8178 - 8184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194956v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of porous hydrogels by self-assembly of photo-cross-linkable triblock copolymers in the presence of homopolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+                <w:t xml:space="preserve">Inhibition and Promotion of Heat-Induced Gelation of Whey Proteins in the Presence of Calcium by Addition of Sodium Caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jacquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.10.059⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.3800 - 3807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927370v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition and Promotion of Heat-Induced Gelation of Whey Proteins in the Presence of Calcium by Addition of Sodium Caseinate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Formation of porous hydrogels by self-assembly of photo-cross-linkable triblock copolymers in the presence of homopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01322⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.152 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926816v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrated Si-HPMC/alginate hydrogels as a potential scaffold for human tissue regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boyer</w:t>
+                <w:t xml:space="preserve">Fast and effective quantum-dots encapsulation and protection in PEO based photo-cross-linked micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-016-5709-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 476, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01845501v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and effective quantum-dots encapsulation and protection in PEO based photo-cross-linked micelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Hamouda</w:t>
+                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.416 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02054808v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and Thermoresponsive Self-Assembly of Cationic Triblock Copolymers with Controlled Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Thermal aggregation and gelation of soy globulin at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02201⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.740 - 746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872653v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aggregation and gelation of soy globulin at neutral pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouming Zhao</w:t>
+                <w:t xml:space="preserve">Interpenetrated Si-HPMC/alginate hydrogels as a potential scaffold for human tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-016-5709-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927374v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01845501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Properties of Networks of Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (18), pp.7045 - 7053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of thermal and covalent gelation of silanized hydroxypropyl methyl cellulose gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Brinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.08.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 744, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01847042v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of viscoelastic solutions of supramolecular polymers in phosphonium-based ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Benyahia</w:t>
+                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1119-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138570v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched Wormlike Micelles Formed by Self-Assembled Comblike Amphiphilic Copolyelectrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (20), pp.7604-7612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymersomes from Amphiphilic Glycopolymers Containing Polymeric Liquid Crystal Grafts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Interplay of thermal and covalent gelation of silanized hydroxypropyl methyl cellulose gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Allahbash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00471⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.510 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497730v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moukarzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (4), pp.1443-1455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm5000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Saint-Aguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (30), pp.7841-7853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-014-7891-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Amphiphilic Poly(acrylic acid)- b -poly( n -butyl acrylate- co -acrylic acid) Block Copolymers with Various Microstructures via RAFT Polymerization in Water/Ethanol Heterogeneous Media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Limouzin-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma402125r⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (37), pp.8931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460220v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two dimensional self-assembly of comb-like amphiphilic copolyelectrolytes in aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Iliopoulos</w:t>
+                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Dazzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mascalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm51895g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470753v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric and polymeric surfactants for the transfer of luminescent ZnO nanocrystals to water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Synthesis of Amphiphilic Poly(acrylic acid)- b -poly( n -butyl acrylate- co -acrylic acid) Block Copolymers with Various Microstructures via RAFT Polymerization in Water/Ethanol Heterogeneous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tc00877k⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma402125r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805712v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization of amphiphilic acidic block copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+                <w:t xml:space="preserve">Transforming Frozen Self-Assemblies of Amphiphilic Block Copolymers Into Dynamic pH-Sensitive Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3012377⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201200078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567836v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Frozen Self-Assemblies of Amphiphilic Block Copolymers Into Dynamic pH-Sensitive Micelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colombani</w:t>
+                <w:t xml:space="preserve">Ionization of amphiphilic acidic block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201200078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.7560-7565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3012377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02069692v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic diblock copolymers with a moderately hydrophobic block: Toward dynamic micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drechsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H.E. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (6), pp.2667-2671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma902822g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH induced desaggregation of highly hydrophilic amphiphilic diblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19038-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable dispersions of highly anisotropic nanoparticles formed by cocrystallization of enantiomeric diblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (11), pp.4037-4042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma070467v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of bis-urea based viscoelastic solutions in an apolar solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 310, pp.624-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New covalent bonded polymer–calcium silicate hydrate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.913-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic gradient poly(styrene-co-acrylic acid) copolymer prepared via nitroxide-mediated solution polymerization. Synthesis, characterization in aqueous solution and evaluation as emulsion polymerization stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guerret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (6), pp.1935-1945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2006.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsion polymerization of styrene using well-defined cationic amphiphilic comblike copolymers as the sole stabilizer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Charleux</w:t>
+                <w:t xml:space="preserve">Chain Stopper‐Assisted Characterization of Supramolecular Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lauprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-005-1350-1⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (12), pp.5283--5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma050168a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01563819v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by RAFT of amphiphilic block and comblike cationic copolymers and their use in emulsion polymerization for the electrosteric stabilization of latexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Miniemulsion polymerization of styrene using well-defined cationic amphiphilic comblike copolymers as the sole stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma048487+⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 284 (2), pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-005-1350-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563816v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Stopper‐Assisted Characterization of Supramolecular Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lauprêtre</w:t>
+                <w:t xml:space="preserve">Synthesis by RAFT of amphiphilic block and comblike cationic copolymers and their use in emulsion polymerization for the electrosteric stabilization of latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 38 (12), pp.5283--5287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma050168a⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma048487+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696739v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Polymeric Surfactants Derived from Dextran : a study of their aqueous solution behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (20), pp.2038-2046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.200500252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation between a hydrophobically modified chitosan and cyclodextrin homodimers singly or doubly connected through their primary sides: effects of their molecular architecture on the polymer properties in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.4635-4642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Preparation Conditions on the Self‐Assembly by Stereocomplexation of Polylactide Containing Diblock Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (9), pp.3401--3406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma035831e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Columnar aggregates of crown ether substituted phthalocyanines perpendicularly anchored on a surface via a selective binding site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thami</w:t>
+                <w:t xml:space="preserve">Structural and Rheological Study of a Bis‐urea Based Reversible Polymer in an Apolar Solvent ^\textrm†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424602000701⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (19), pp.7218--7222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0255166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726386v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Rheological Study of a Bis‐urea Based Reversible Polymer in an Apolar Solvent ^\textrm†</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+                <w:t xml:space="preserve">Columnar aggregates of crown ether substituted phthalocyanines perpendicularly anchored on a surface via a selective binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Steybe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0255166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (9), pp.563 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424602000701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696759v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Nanoparticles of Polylactide‐Containing Diblock Copolymers: Is Stereocomplexation the Driving Force?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Belleney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spassky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (5), pp.1484--1486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma010887z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10753,491 +10849,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes fullerène C60-copolymères amphiphiles en vue de l’élaboration d’hydrogels nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of C60 fullerene-amphiphilic polymer complexes for the reinforcement of hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftComp/EUSMI Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Portonovo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between amphiphilic polyelectrolytes and surfactants: effect of the charge distribution and the nature of hydrophobic chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nano-composites polymers-CSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11247,168 +11343,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penta(polyarene)fullerenes for π-π supramolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Drou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Busseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF-BPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11555,51 +11651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05511738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moutkane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P.K. Mudau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pynket" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Janssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c02457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaquette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Barouti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00378D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Thomar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Dominguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam De Souza Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Niepceron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01726E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Glais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116769" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04482025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00150d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01559A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2020016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Lu&#237;za Pelegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Miriam de Souza Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelegrini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosseto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03904-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vc Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amagliani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.05.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10WTR79C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cochereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.09.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFXJPBQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walailuk Inthavong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00298G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Novak Sakakibara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Sierakowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romelly Rojas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Riegel-Vidotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GMDBR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01005F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.11.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXTWG02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.01.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK5WJKS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D47GSH1Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2018.1500480" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28949" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.02.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLX631LT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GFK0CKR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bovay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.12.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91CS0B8W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5SFJ8P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00346G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QS6349K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Aoudia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11237" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWX08LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lauber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01585" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach T. Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01322" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klymenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.10.059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMR6308-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamouda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2V2PQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santarelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0X74NTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Viguier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5709-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01927376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutertre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01369" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Brinis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00471" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01503" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Allahbash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.067" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Limouzin-Morel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moussa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51895g" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Dazzazi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mascalchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00877k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewei Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402125r" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200078" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KWTNHJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567836v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colombani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassenieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3012377" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drechsler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.E. M&#252;ller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902822g" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19038-4_2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2E09F133AD0E21873CD3D44A040042DEE308BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070467v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mancini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Save" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050168a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563819v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-005-1350-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPC09ML6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048487+" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portinha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035831e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQVJ2PLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696758v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belleney" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010887z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C15VKNSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868598v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruggeri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Iliopoulos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169776v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868690v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>