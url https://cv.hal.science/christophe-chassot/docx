--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2587,248 +2587,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
+                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316904v1</w:t>
+                <w:t xml:space="preserve">hal-01959194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
+                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t>
+              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959194v1</w:t>
+                <w:t xml:space="preserve">hal-02316904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t>
               </w:r>
@@ -3479,256 +3479,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Self Healing Publish/Subscribe System on MANET</w:t>
+                <w:t xml:space="preserve">Analytical framework for QoS aware publish/subscribe system deployed on MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.385-390</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694385v2</w:t>
+                <w:t xml:space="preserve">hal-00694365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical framework for QoS aware publish/subscribe system deployed on MANET</w:t>
+                <w:t xml:space="preserve">Towards Self Healing Publish/Subscribe System on MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Ben Amor</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p</w:t>
+              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.385-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694365v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based collaborative framework for disaster recovery scenarios</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>