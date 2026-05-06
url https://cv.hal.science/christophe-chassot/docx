--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1207,307 +1207,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer coordinated adaptation based on graph refinement for cooperative activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of SWIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345087v1</w:t>
+                <w:t xml:space="preserve">hal-01978102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-layer coordinated adaptation based on graph refinement for cooperative activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Armando</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications of SWIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.163-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01978102v1</w:t>
+                <w:t xml:space="preserve">hal-00345087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware adaptation for group communication support applications with dynamic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,248 +2587,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
+                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t>
+              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959194v1</w:t>
+                <w:t xml:space="preserve">hal-02316904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
+                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316904v1</w:t>
+                <w:t xml:space="preserve">hal-01959194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Self Healing Publish/Subscribe System on MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a rule-driven approach for architectural self configuration in collaborative activities using a graph rewriting formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Guennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based provisioning and management of adaptive distributed communication in mobile cooperative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakkaravarthi Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5034,51 +5034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph grammar-based transformation for context-aware architectures supporting group communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>