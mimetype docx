--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -230,287 +230,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost-Effective Approach for End-to-End QoS Management in NFV-enabled IoT Platforms</w:t>
+                <w:t xml:space="preserve">An Autonomic Management System for IoT Platforms based on Data Analysis Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), pp.3885 - 3903. </w:t>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3025500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2022.125362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945320v1</w:t>
+                <w:t xml:space="preserve">hal-03810031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomic Management System for IoT Platforms based on Data Analysis Tasks</w:t>
+                <w:t xml:space="preserve">A Cost-Effective Approach for End-to-End QoS Management in NFV-enabled IoT Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Aguilar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.3885 - 3903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2022.125362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3025500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810031v1</w:t>
+                <w:t xml:space="preserve">hal-02945320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental comparison of the diagnostic capabilities of classification and clustering algorithms for the QoS management in an autonomic IoT platform</w:t>
               </w:r>
@@ -1061,453 +1061,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guennoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+                <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 31 (11), pp.2699-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978083v1</w:t>
+                <w:t xml:space="preserve">hal-01978102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for self-adaptive Transport protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-layer coordinated adaptation based on graph refinement for cooperative activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Armando</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications of SWIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.163-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01978102v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer coordinated adaptation based on graph refinement for cooperative activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
+                <w:t xml:space="preserve">A framework of models for QoS-oriented adaptive deployment of multi-layer communication services in group cooperative activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of SWIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (13), pp.3003-3017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345087v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware adaptation for group communication support applications with dynamic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,811 +2375,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flyweight Network Functions for Network Slicing in IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
+                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966180v1</w:t>
+                <w:t xml:space="preserve">hal-01959194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensible and Adaptive Architecture for an Evolutive Transport Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oulmahdi</w:t>
+                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095354v1</w:t>
+                <w:t xml:space="preserve">hal-02316904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
+                <w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316904v1</w:t>
+                <w:t xml:space="preserve">hal-01859973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Prototype for Dynamic Provisioning of QoS-oriented Virtualized Network Functions in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Fadel Bonfoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Aguilar</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Yangui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. 3p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959194v1</w:t>
+                <w:t xml:space="preserve">hal-01888676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t>
+                <w:t xml:space="preserve">Enhancing Middleware-based IoT Applications through Run-Time Pluggable QoS Management Mechanisms. Application to a oneM2M compliant IoT Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422889⟩</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Ambient Systems, Networks and Technologies (ANT-2018), the 8th International Conference on Sustainable Energy Information Technology (SEIT-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.619 - 627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859973v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prototype for Dynamic Provisioning of QoS-oriented Virtualized Network Functions in the Internet of Things</w:t>
+                <w:t xml:space="preserve">Flyweight Network Functions for Network Slicing in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Yangui</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888676v1</w:t>
+                <w:t xml:space="preserve">hal-01966180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Middleware-based IoT Applications through Run-Time Pluggable QoS Management Mechanisms. Application to a oneM2M compliant IoT Middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Extensible and Adaptive Architecture for an Evolutive Transport Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oulmahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Ambient Systems, Networks and Technologies (ANT-2018), the 8th International Conference on Sustainable Energy Information Technology (SEIT-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.619 - 627, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.102-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797597v1</w:t>
+                <w:t xml:space="preserve">hal-02095354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the enhancement of non-functional requirements for cloud-assisted middleware-based IoT and other applications</w:t>
               </w:r>
@@ -3358,485 +3358,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Communication Agent for Group Communication activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical framework for QoS aware publish/subscribe system deployed on MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakkaravarthi Ramanathan</w:t>
+                <w:t xml:space="preserve">Lamia Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp. 391-393</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675208v1</w:t>
+                <w:t xml:space="preserve">hal-00694365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical framework for QoS aware publish/subscribe system deployed on MANET</w:t>
+                <w:t xml:space="preserve">Towards Self Healing Publish/Subscribe System on MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Lahyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Ben Amor</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p</w:t>
+              <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.385-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694365v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Self Healing Publish/Subscribe System on MANET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+                <w:t xml:space="preserve">Ontology-based collaborative framework for disaster recovery scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakkaravarthi Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.385-390</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp. 104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694385v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based collaborative framework for disaster recovery scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Adaptive Communication Agent for Group Communication activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakkaravarthi Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Kamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collaboration Technologies and Infrastructures (WETICE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp. 104-106</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp. 391-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683638v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge base for an autonomic transport layer</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a rule-driven approach for architectural self configuration in collaborative activities using a graph rewriting formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Guennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de décision pour l'auto-adaptation des protocoles de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based approach to communication protocol's self-adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,286 +4352,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539718v1</w:t>
+                <w:t xml:space="preserve">hal-01539686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, New York, NY, United States. pp.976-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2002.997000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539686v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, implementation and evaluation of a QoS - based architecture for an IP environment supporting differential services</w:t>
               </w:r>
@@ -4916,64 +4916,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based provisioning and management of adaptive distributed communication in mobile cooperative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakkaravarthi Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5034,51 +5034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph grammar-based transformation for context-aware architectures supporting group communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01903372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2015.069404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulmahdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2015.1053807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.02.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24XD4J7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guennoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.04.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47SKDB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Banouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zyane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Amor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694385v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakkaravarthi Ramanathan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kamoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Guennoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01978095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Van Wambeke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Michelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>