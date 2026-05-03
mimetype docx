--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1048,196 +1048,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the critical phases of the frustrated Z(5) model</w:t>
+                <w:t xml:space="preserve">Numerical evidence of the double-Griffiths phase of the random quantum Ashkin-Teller chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Voliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/07/073306⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276703v2</w:t>
+                <w:t xml:space="preserve">hal-01158447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of the double-Griffiths phase of the random quantum Ashkin-Teller chain</w:t>
+                <w:t xml:space="preserve">Numerical study of the critical phases of the frustrated Z(5) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Voliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89, pp.18. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.073306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60593-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/07/073306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158447v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical behavior in lattice models with two symmetric absorbing state</w:t>
               </w:r>
@@ -1334,183 +1334,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griffiths phase and critical behavior of the 2D Potts models with long-range correlated disorder</w:t>
+                <w:t xml:space="preserve">Stability of the Griffiths phase in the 2D Potts model with correlated disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.032105. </w:t>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.032105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5488/CMP.17.33601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850126v2</w:t>
+                <w:t xml:space="preserve">hal-00983707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Griffiths phase in the 2D Potts model with correlated disorder</w:t>
+                <w:t xml:space="preserve">Griffiths phase and critical behavior of the 2D Potts models with long-range correlated disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (3), pp.10. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.032105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5488/CMP.17.33601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.032105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983707v2</w:t>
+                <w:t xml:space="preserve">hal-00850126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRG study of the Berezinskii-Kosterlitz-Thouless transitions of the 2D five-state clock model</w:t>
               </w:r>
@@ -2859,252 +2859,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Ising model in three dimensions: theory, experiment and simulation - a difficult coexistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo Study of Phase Transitions in the Bond-Diluted 3D 4-State Potts Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wolfhard Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfhard Janke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 719/3, pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003247v2</w:t>
+                <w:t xml:space="preserve">hal-00003802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Study of Phase Transitions in the Bond-Diluted 3D 4-State Potts Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Ising model in three dimensions: theory, experiment and simulation - a difficult coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfhard Janke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp 47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2005.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00003802v2</w:t>
+                <w:t xml:space="preserve">hal-00003247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On universality in aging ferromagnets</w:t>
               </w:r>
@@ -3168,90 +3168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond dilution in the 3D Ising model: a Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfhard Janke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38, pp.463-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfhard Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5046,51 +5046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694EC373"/>
+    <w:nsid w:val="183AB8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chatelain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5374-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152334505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chatelain_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-1545-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328376v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae337f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04417911v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad5c5d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717749v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834847v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.26.13202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Anfray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463316v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Gendiar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10059-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844898v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab3785" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559725v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa933f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60332-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276703v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158447v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Voliotis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60593-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ttila L. Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Tom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J. de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850126v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983707v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.17.33601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01035449v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/11/P11022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798317v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/66007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716162v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Henkel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/11/P11006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04617341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tournier-Colletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.84.165420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. de Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/02/P02018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Medina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/5/026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128695v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/04/P04011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003247v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfhard Janke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003802v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001399v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2004/06/P06006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00141-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000258v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev N. Shchur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Berche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-33X77GKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gourieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karevski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10064" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chatelain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5374-1799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152334505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chatelain_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-1545-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328376v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae337f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04417911v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad5c5d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717749v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834847v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.26.13202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Anfray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463316v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Gendiar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10059-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844898v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab3785" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559725v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa933f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60332-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158447v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Voliotis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60593-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276703v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ttila L. Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Tom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J. de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983707v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.17.33601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850126v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01035449v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/11/P11022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798317v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/66007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716162v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Henkel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/11/P11006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04617341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tournier-Colletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.84.165420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. de Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/02/P02018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Medina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/5/026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128695v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/04/P04011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003802v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfhard Janke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2005.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003247v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001399v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2004/06/P06006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00141-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02104689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00235-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS7FLZWB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000258v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev N. Shchur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Berche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-33X77GKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gourieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karevski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10064" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>