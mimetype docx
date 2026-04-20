--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -476,3700 +476,3688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’autonomie dans l’invisibilité. Les accompagnantes des élèves en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.11418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687124v2</w:t>
+                <w:t xml:space="preserve">hal-03665980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie dans l’invisibilité. Les accompagnantes des élèves en situation de handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bréa-Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Jacquot</w:t>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.e108306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.11418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665980v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Brea-Diakite</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baranek</w:t>
+                <w:t xml:space="preserve">Molida Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Mettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500374v1</w:t>
+                <w:t xml:space="preserve">hal-03575999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Mettier</w:t>
+                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03575999v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1647 - 1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03518306v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Ximena Zottig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultan Al-Halifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Côté-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299147v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319841v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264952v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873862v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative mucosal vaccine formulations against Influenza a virus Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Calzas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02943195v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative mucosal vaccine formulations against Influenza a virus Infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01605⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619967v1</w:t>
+                <w:t xml:space="preserve">hal-01605882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605882v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618722v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
+                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617657v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Ajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626640v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637618v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608535v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (17), pp.9060 - 9072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569908v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mazerat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636639v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+                <w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ezquerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.835 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724147v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Urien</w:t>
+                <w:t xml:space="preserve">Effects of Water and Cell Culture Media on the Physicochemical Properties of ZnMgO Nanoparticles and Their Toxicity toward Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (38), pp.11366 - 11374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501479p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576019v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct electrochemical detection of PB1-F2 protein of influenza A virus in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59, pp.6-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Water and Cell Culture Media on the Physicochemical Properties of ZnMgO Nanoparticles and Their Toxicity toward Mammalian Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vidy</w:t>
+                <w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carissa Embury-Hyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la501479p⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576027v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (18), pp.9098 - 9105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194021v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (1), pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01141-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635306v1</w:t>
+                <w:t xml:space="preserve">hal-02637841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
+                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01141-13⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637841v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643069v1</w:t>
+                <w:t xml:space="preserve">hal-02642907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t>
               </w:r>
@@ -4181,77 +4169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, S7, </w:t>
@@ -4283,2809 +4271,2687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis P.-L. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642907v1</w:t>
+                <w:t xml:space="preserve">hal-01004085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001569v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Lorin</w:t>
+                <w:t xml:space="preserve">Oligomerization paths of the nucleoprotein of influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Tarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bakowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chenavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (3), pp.776-785</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004085v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomerization paths of the nucleoprotein of influenza A virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Tarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Duchemin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.F. Estrozi</w:t>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650463v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Tarus</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030038⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647086v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684735v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (17), pp.13233-13243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193647v1</w:t>
+                <w:t xml:space="preserve">hal-02664783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure of an Aquabirnavirus Particle: Insights into Antigenic Diversity and Virulence Determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasséli Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix A Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (4), pp.1792 - 1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01536-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664783v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of an Aquabirnavirus Particle: Insights into Antigenic Diversity and Virulence Determinism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Hepatitis C Virus Infection in Cell Culture by Small Interfering RNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01536-09⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (8), pp.1452-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.mt.6300186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573503v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00166450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Hepatitis C Virus Infection in Cell Culture by Small Interfering RNAs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations structurales entre birnavirus et autres virus icosaédriques à ARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasseli Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Delgrange</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.233-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00166450v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations structurales entre birnavirus et autres virus icosaédriques à ARN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lepault</w:t>
+                <w:t xml:space="preserve">Joan Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79, pp.12253 - 12263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.79.19.12253-12263.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655894v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">The Birnavirus Crystal Structure Reveals Structural Relationships among Icosahedral Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasséli Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Navaza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (6), pp.761 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2005.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573442v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ouldali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Navaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (8), pp.2339-20346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.19.12253-12263.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683022v1</w:t>
+                <w:t xml:space="preserve">hal-02681514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Birnavirus Crystal Structure Reveals Structural Relationships among Icosahedral Viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorge Navaza</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (19), pp.12253-12263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.19.12253-12263.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2005.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03573434v1</w:t>
+                <w:t xml:space="preserve">hal-02683022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Denis</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ouldali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Navaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.79.19.12253-12263.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.2339 - 2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573462v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Pous</w:t>
+                <w:t xml:space="preserve">Avian adenovirus CELO recombinants expressing VP2 of infectious bursal disease virus induce protection against bursal disease in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (17-18), pp.2351-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2003.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681514v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides resulting from the pVP2 C-terminal processing are present in infectious pancreatic necrosis virus particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The last C-terminal residue of VP3, glutamic acid 257, controls capsid assembly of infectious bursal disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80012-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (7), pp.3296-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.78.7.3296-3303.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683321v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian adenovirus CELO recombinants expressing VP2 of infectious bursal disease virus induce protection against bursal disease in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille François</w:t>
+                <w:t xml:space="preserve">Peptides resulting from the pVP2 C-terminal processing are present in infectious pancreatic necrosis virus particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Toquin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2003.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (8), pp.2231-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80012-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680360v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last C-terminal residue of VP3, glutamic acid 257, controls capsid assembly of infectious bursal disease virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blotched snakehead virus is a new aquatic birnavirus that is slightly more related to avibirnavirus than to aquabirnavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 78 (7), pp.3296-3303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.78.7.3296-3303.2004⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 77 (1), pp.719-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.1.719-725.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682913v1</w:t>
+                <w:t xml:space="preserve">hal-02675513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blotched snakehead virus is a new aquatic birnavirus that is slightly more related to avibirnavirus than to aquabirnavirus</w:t>
+                <w:t xml:space="preserve">The capsid of infectious bursal disease virus contains several small peptides arising from the maturation process of pVP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Thory</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 77 (1), pp.719-725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.77.1.719-725.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 76 (5), pp.2393-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.76.5.2393-2402.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7153,51 +7019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02848B9A"/>
+    <w:nsid w:val="D6AC70BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7384,51 +7250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3231-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2575-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru N. Alkie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Suderman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Khatri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00944-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea-Diakite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-126HQTP8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guigner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501479p" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bakowiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chenavas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Estrozi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fass&#233;li Coulibaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A Rey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01536-09" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Saulnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fl&#233;chet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300186" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasseli Coulibaly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80942-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.01.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683321v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80012-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.10.039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNKC45C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.7.3296-3303.2004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soignier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thory" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.719-725.2003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.5.2393-2402.2002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3231-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2575-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru N. Alkie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Suderman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Khatri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00944-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501479p" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-126HQTP8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bakowiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chenavas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Estrozi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fass&#233;li Coulibaly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01536-09" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Saulnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fl&#233;chet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300186" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasseli Coulibaly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.01.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80942-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.10.039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNKC45C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.7.3296-3303.2004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80012-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soignier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.719-725.2003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.5.2393-2402.2002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>