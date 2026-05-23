--- v1 (2026-04-20)
+++ v2 (2026-05-23)
@@ -1,6964 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6912 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3231-9027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jrGPvDUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2575-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2e nanovaccines supplemented with recombinant hemagglutinin protect chickens against heterologous HPAI H5N1 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiru N. Alkie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Suderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Embury-Hyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Khatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.161. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-024-00944-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PB1-F2 Proximity Interactomes Reveals Functional Differences between a Human and an Avian Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.328. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15020328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host succinate inhibits influenza virus infection through succinylation and nuclear retention of the viral nucleoprotein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bréa-Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wacquiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp.e108306. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2021108306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie dans l’invisibilité. Les accompagnantes des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.11418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molida Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Turpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Si-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Pizzorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled peptide nanorod vaccine confers protection against influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Zottig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soultan Al-Halifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Côté-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the host specificity of PB1-F2-associated virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1647 - 1660. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2021.1933848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the influenza protein PB1-F2 on the biochemical composition of human epithelial cells revealed by synchrotron Fourier transform infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (18), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jsi.2019.a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative mucosal vaccine formulations against Influenza a virus Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza virus protein PB1-F2 interacts with CALCOCO2 (NDP52) to modulate innate immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (6), pp.1196-1208. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of a chicken lung epithelial cell line (CLEC213) reveals a mitochondrial respiratory chain activity boost during influenza virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), 18 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.831. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host response comparison of H1N1-and H5N1-infected mice identifies two potential death mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18081631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Fossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnier-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphany Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-terminal domain of PB1-F2 protein of influenza A virus can fold into amyloid-like oligomers and damage cholesterol and cardiolipid containing membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Ajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 477 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vidy-Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Infrared and Deep UV Fluorescent Microspectroscopy Study of PB1-F2 β-Aggregated Structures in Influenza A Virus-infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 291 (17), pp.9060 - 9072. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.710533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.835 - 849. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Water and Cell Culture Media on the Physicochemical Properties of ZnMgO Nanoparticles and Their Toxicity toward Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (38), pp.11366 - 11374. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501479p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical detection of PB1-F2 protein of influenza A virus in infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.6-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Embury-Hyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Detection of the Oligomerization of PB1-F2 Influenza A Virus Protein in Infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Sauriat-Dorizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (18), pp.9098 - 9105. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac5018056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit-Camurdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (1), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01141-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadoo binds lipid membranes and undergoes aggregation and fibrillization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaojing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed M. Moudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (3), pp.519 - 525. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura N. Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soluble oligomers formed by PB1-F2 influenza A virus protein in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9872.1000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance immunosensor for detection of pb1-f2 influenza a virus protein in infected biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Miodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical &amp; Bioanalytical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S7, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9872.S7-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic characterization of PB1-F2-mediated immunopathology during highly pathogenic avian H5N1 influenza virus infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Jouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis P.-L. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e57894. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligomerization paths of the nucleoprotein of influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Tarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bakowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chenavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (3), pp.776-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics studies of the nucleoprotein of influenza A virus: role of the protein flexibility in RNA binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Tarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Adrien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Di Primo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30038. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 Influenza A Virus Protein Adopts a beta-Sheet Conformation and Forms Amyloid Fibers in Membrane Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (17), pp.13233-13243. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.067710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of an Aquabirnavirus Particle: Insights into Antigenic Diversity and Virulence Determinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasséli Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix A Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.1792 - 1799. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01536-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Hepatitis C Virus Infection in Cell Culture by Small Interfering RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.1452-62. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.mt.6300186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00166450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations structurales entre birnavirus et autres virus icosaédriques à ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasseli Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (19), pp.12253-12263. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.79.19.12253-12263.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86, pp.2339 - 2346. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of birnavirus-like particles determined by combined electron cryomicroscopy and X-ray crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (8), pp.2339-20346. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.80942-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Birnavirus Crystal Structure Reveals Structural Relationships among Icosahedral Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasséli Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gutsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (6), pp.761 - 772. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2005.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Peptides of a Nonenveloped Virus Are Involved in Assembly and Membrane Translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.12253 - 12263. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.79.19.12253-12263.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides resulting from the pVP2 C-terminal processing are present in infectious pancreatic necrosis virus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (8), pp.2231-2236. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.80012-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian adenovirus CELO recombinants expressing VP2 of infectious bursal disease virus induce protection against bursal disease in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eterradossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (17-18), pp.2351-2360. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2003.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last C-terminal residue of VP3, glutamic acid 257, controls capsid assembly of infectious bursal disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7), pp.3296-3303. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.78.7.3296-3303.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blotched snakehead virus is a new aquatic birnavirus that is slightly more related to avibirnavirus than to aquabirnavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (1), pp.719-725. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.77.1.719-725.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capsid of infectious bursal disease virus contains several small peptides arising from the maturation process of pVP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (5), pp.2393-2402. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.76.5.2393-2402.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7019,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6AC70BB"/>
+    <w:nsid w:val="3464ADB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7250,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3231-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2575-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru N. Alkie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Suderman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Khatri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00944-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501479p" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-126HQTP8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bakowiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chenavas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Estrozi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fass&#233;li Coulibaly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01536-09" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Saulnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fl&#233;chet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300186" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasseli Coulibaly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.01.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80942-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.10.039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNKC45C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.7.3296-3303.2004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80012-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soignier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.719-725.2003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.5.2393-2402.2002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3231-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jrGPvDUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2575-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru N. Alkie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Suderman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Khatri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00944-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mettier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prompt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687124v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Br&#233;a-Diakite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zottig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultan Al-Halifa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C&#244;t&#233;-Cyr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1933848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000782" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176355" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18081631" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ajjaji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.710533" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guigner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501479p" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miodek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sauriat-Dorizon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-126HQTP8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5018056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojing Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.07.104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RKLFQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.1000169" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9872.S7-006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Leymarie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis P.-L. Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Lorin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057894" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bakowiez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chenavas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchemin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Estrozi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fass&#233;li Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01536-09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Saulnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fl&#233;chet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300186" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasseli Coulibaly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pous" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80942-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.01.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.19.12253-12263.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80012-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.10.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNKC45C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.7.3296-3303.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soignier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thory" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.719-725.2003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.5.2393-2402.2002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>