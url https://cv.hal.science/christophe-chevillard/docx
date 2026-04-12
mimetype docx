--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -195,463 +195,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Inflammatory Responses of hiPSC-Derived Endothelial Cells and Cardiomyocytes to Cytokines Involved in Immune Checkpoint Inhibitor-Associated Myocarditis</w:t>
+                <w:t xml:space="preserve">Cardiac and Digestive Forms of Chagas Disease: An Update on Pathogenesis, Genetics, and Therapeutic Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Conte</w:t>
+                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Firoaguer</w:t>
+                <w:t xml:space="preserve">Hélléa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lledo</w:t>
+                <w:t xml:space="preserve">Joao Paulo Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thom Tran</w:t>
+                <w:t xml:space="preserve">Luiz Felipe Souza E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+                <w:t xml:space="preserve">Vinicius Moraes de Paiva Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (17), pp.1397. </w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14171397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/mi/8862004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318128v1</w:t>
+                <w:t xml:space="preserve">hal-05122457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL17RA and IL21R Polymorphisms Influence Type 1 Diabetes Predisposition and Autoimmune Phenotypes</w:t>
+                <w:t xml:space="preserve">Distinct Inflammatory Responses of hiPSC-Derived Endothelial Cells and Cardiomyocytes to Cytokines Involved in Immune Checkpoint Inhibitor-Associated Myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Semzezem</w:t>
+                <w:t xml:space="preserve">Samantha Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiana Brasil Gomes</w:t>
+                <w:t xml:space="preserve">Isaure Firoaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritania Sousa Santos</w:t>
+                <w:t xml:space="preserve">Simon Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brochet</w:t>
+                <w:t xml:space="preserve">Thi Thom Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindiane Gomes Crisostomo</w:t>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (17), pp.1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1620509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells14171397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318088v1</w:t>
+                <w:t xml:space="preserve">hal-05318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac and Digestive Forms of Chagas Disease: An Update on Pathogenesis, Genetics, and Therapeutic Targets</w:t>
+                <w:t xml:space="preserve">IL17RA and IL21R Polymorphisms Influence Type 1 Diabetes Predisposition and Autoimmune Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
+                <w:t xml:space="preserve">Cintia Semzezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélléa Guérin</w:t>
+                <w:t xml:space="preserve">Karla Fabiana Brasil Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Paulo Silva Nunes</w:t>
+                <w:t xml:space="preserve">Aritania Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Felipe Souza E Silva</w:t>
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Moraes de Paiva Roda</w:t>
+                <w:t xml:space="preserve">Lindiane Gomes Crisostomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/mi/8862004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1620509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122457v1</w:t>
+                <w:t xml:space="preserve">hal-05318088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Chagas Cardiomyopathy: A Comprehensive Review</w:t>
               </w:r>
@@ -676,51 +676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edecio Cunha-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Bulgarelli Bestetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -771,51 +771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -899,295 +899,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBC Guideline on the Diagnosis and Treatment of Patients with Cardiomyopathy of Chagas Disease – 2023</w:t>
+                <w:t xml:space="preserve">Mitochondrial DNA Haplogroups and Variants Predispose to Chagas Disease Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Marin-Neto</w:t>
+                <w:t xml:space="preserve">Frédéric Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Rassi</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gláucia Maria Moraes Oliveira</w:t>
+                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Claudio Lemos Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Novaes Ramos</w:t>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquivos Brasileiros de Cardiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36660/abc.20230269⟩</w:t>
+              <w:t xml:space="preserve">Hearts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.97-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hearts4040013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289028v1</w:t>
+                <w:t xml:space="preserve">hal-04846116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial DNA Haplogroups and Variants Predispose to Chagas Disease Cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SBC Guideline on the Diagnosis and Treatment of Patients with Cardiomyopathy of Chagas Disease – 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Marin-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gallardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brochet</w:t>
+                <w:t xml:space="preserve">Anis Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Gláucia Maria Moraes Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
+                <w:t xml:space="preserve">Luís Claudio Lemos Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+                <w:t xml:space="preserve">Alberto Novaes Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (4), pp.97-117. </w:t>
+              <w:t xml:space="preserve">Arquivos Brasileiros de Cardiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hearts4040013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36660/abc.20230269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846116v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite DNA and Markers of Decreased Immune Activation Associate Prospectively with Cardiac Functional Decline over 10 Years among Trypanosoma cruzi Seropositive Individuals in Brazil</w:t>
               </w:r>
@@ -1301,325 +1301,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chagas Disease Megaesophagus Patients Carrying Variant MRPS18B P260A Display Nitro-Oxidative Stress and Mitochondrial Dysfunction in Response to IFN-γ Stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Deysiree Alcântara Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Laugier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
+                <w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10092215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831919v1</w:t>
+                <w:t xml:space="preserve">hal-03831899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chagas Disease Megaesophagus Patients Carrying Variant MRPS18B P260A Display Nitro-Oxidative Stress and Mitochondrial Dysfunction in Response to IFN-γ Stimulus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Deysiree Alcântara Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.2215. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10092215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831899v1</w:t>
+                <w:t xml:space="preserve">hal-03831919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Inflammatory Pathways Over Immuno-Tolerance in Peripheral Blood Mononuclear Cells of Recent-Onset Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritania Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edécio Cunha-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Vinicius Gonfinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Bernardi Bertonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -1843,51 +1843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,412 +1971,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Exposure of Cardiomyocytes to IFN-γ and TNF-α Induces Mitochondrial Dysfunction and Nitro-Oxidative Stress: Implications for the Pathogenesis of Chronic Chagas Disease Cardiomyopathy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare Pathogenic Variants in Mitochondrial and Inflammation-Associated Genes May Lead to Inflammatory Cardiomyopathy in Chagas Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Kitano</w:t>
+                <w:t xml:space="preserve">Maryem Ouarhache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Mota Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-021-01000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513096v1</w:t>
+                <w:t xml:space="preserve">hal-03162042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Pathogenic Variants in Mitochondrial and Inflammation-Associated Genes May Lead to Inflammatory Cardiomyopathy in Chagas Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria as a Cellular Hub in Infection and Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edecio Cunha-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-021-01000-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162042v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria as a Cellular Hub in Infection and Inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Co-Exposure of Cardiomyocytes to IFN-γ and TNF-α Induces Mitochondrial Dysfunction and Nitro-Oxidative Stress: Implications for the Pathogenesis of Chronic Chagas Disease Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Kitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (21), pp.11338. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222111338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406073v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genome-Wide Association Study Identifies Novel Susceptibility loci in Chronic Chagas Cardiomyopathy</w:t>
               </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Mitochondria at the Crossroads of Immunity and Inflammatory Tissue Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Moraes-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,563 +2741,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Human Cerebral Malaria through a Blood Transcriptomic Signature: Evidences for Erythrocyte Alteration, Immune/Inflammatory Dysregulation, and Brain Dysfunction</w:t>
+                <w:t xml:space="preserve">Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+                <w:t xml:space="preserve">Cristina Wide Pissetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Barry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboubacar A Oumar</w:t>
+                <w:t xml:space="preserve">Bruno Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/3280689⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898283v1</w:t>
+                <w:t xml:space="preserve">hal-02898299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Wide Pissetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01386⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.593759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898299v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">miRNAs may play a major role in the control of gene expression in key pathobiological processes in Chagas disease cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Moraes Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Saba</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.593759⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141121v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNAs may play a major role in the control of gene expression in key pathobiological processes in Chagas disease cardiomyopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
+                <w:t xml:space="preserve">Understanding Human Cerebral Malaria through a Blood Transcriptomic Signature: Evidences for Erythrocyte Alteration, Immune/Inflammatory Dysregulation, and Brain Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belco Poudiougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Moraes Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amanda Farage Frade</w:t>
+                <w:t xml:space="preserve">Aboubacar A Oumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2020/3280689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111790v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical PI3Kγ signaling in myeloid cells restricts Trypanosoma cruzi infection and dampens chagasic myocarditis</w:t>
               </w:r>
@@ -3430,77 +3430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Tolerance and Pathogen Resistance Genes May Underlie Trypanosoma cruzi Persistence and Differential Progression to Chagas Disease Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramendra Pati Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3698,77 +3698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of miRNA and gene expression profiles suggest a role for miRNAs in the pathobiological processes of acute Trypanosoma cruzi infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Moraes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Cunha Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3819,64 +3819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction-Associated Transcript, a Long Noncoding RNA, Is Overexpressed During Dilated Cardiomyopathy Due to Chronic Chagas Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,51 +3957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA Transcriptome Profiling in Heart of Trypanosoma cruzi-Infected Mice: Parasitological and Cardiological Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Cunha Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Moraes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder I. Nakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,90 +4342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional IL18 polymorphism and susceptibility to Chronic Chagas Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Gabriel Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Wide Pissetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (1), pp.79-83</w:t>
@@ -4467,51 +4467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon-gamma and other inflammatory mediators in cardiomyocyte signaling during Chagas disease cardiomyopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Andrade Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,51 +4601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs miR-1, miR-133a, miR-133b, miR-208a and miR-208b are dysregulated in Chronic Chagas disease Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo Honorato Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,90 +4813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic susceptibility to Chagas disease cardiomyopathy: involvement of several genes of the innate immunity and chemokine-dependent migration pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Wide Pissetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tzu Lin-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4947,103 +4947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in the Alpha Cardiac Muscle Actin 1 Gene Is Associated to Susceptibility to Chronic Inflammatory Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Farage Frade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Camilo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maria Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Wide Pissetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
@@ -5570,90 +5570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional promoter variant in IL12B predisposes to cerebral malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogobara Doumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belco Poudiougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6057,268 +6057,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection by hepatitis C but not hepatitis B virus aggravates hepatic periportal fibrosis and its clinical outcomes in subjects infected by Schistosoma mansoni</w:t>
+                <w:t xml:space="preserve">Interleukin 13 and interleukin 13 receptor involvement in systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eboumbou Moukoko</w:t>
+                <w:t xml:space="preserve">B. Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Mohamed Ali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (9), pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592706v1</w:t>
+                <w:t xml:space="preserve">hal-01592704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin 13 and interleukin 13 receptor involvement in systemic sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-infection by hepatitis C but not hepatitis B virus aggravates hepatic periportal fibrosis and its clinical outcomes in subjects infected by Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eboumbou Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Granel</w:t>
+                <w:t xml:space="preserve">Q. Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01592704v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and characterization of the ig heavy chain constant and partial variable region of the mouse strain 129S1</w:t>
               </w:r>
@@ -6552,189 +6552,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of interleukin 13 polymorphisms in systemic sclerosis</w:t>
+                <w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cabantous</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (10), pp.2015-2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592710v1</w:t>
+                <w:t xml:space="preserve">hal-01592708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6756,3790 +6735,3665 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marquet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (10), pp.2015-2019</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592708v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Genetic factors predisposing to fibrosis in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2004.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890059v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic factors predisposing to fibrosis in systemic sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Granel</w:t>
+                <w:t xml:space="preserve">Analysis of the 5q31-q33 locus shows an association between IL13-1055C/T IL-13-591A/G polymorphisms and Schistosoma haematobium infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kouriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Argiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 174 (10), pp.6274-6281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01592711v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 5q31-q33 locus shows an association between IL13-1055C/T IL-13-591A/G polymorphisms and Schistosoma haematobium infections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Argiro</w:t>
+                <w:t xml:space="preserve">N Machev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dessein</w:t>
+                <w:t xml:space="preserve">N Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Longepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (11), pp.814-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592712v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-13 in the skin and interferon-gamma in the liver are key players in immune protection in human schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kouriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eboumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kouriba</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Argiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 201, pp.180-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2004.00195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Terriou</w:t>
+                <w:t xml:space="preserve">Human susceptibility to visceral leishmaniasis (Leishmania donovani) and to schistosomiasis (Schistosoma mansoni) is controlled by major genetic loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Navarro</w:t>
+                <w:t xml:space="preserve">B Bucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Argiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nma Elwali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t>
+              <w:t xml:space="preserve">Infectious Disease and Host-Pathogen Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.241-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9780511546259.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592713v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human susceptibility to visceral leishmaniasis (Leishmania donovani) and to schistosomiasis (Schistosoma mansoni) is controlled by major genetic loci</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nma Elwali</w:t>
+                <w:t xml:space="preserve">No Evidence for a Major Effect of Tumor Necrosis Factor Alpha Gene Polymorphisms in Periportal Fibrosis Caused by Schistosoma mansoni Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasureldin El Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Rodrigues</w:t>
+                <w:t xml:space="preserve">O. K. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qurashi Mohamed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease and Host-Pathogen Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/CBO9780511546259.011⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (10), pp.5456-5460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.71.10.5456–5460.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592715v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Evidence for a Major Effect of Tumor Necrosis Factor Alpha Gene Polymorphisms in Periportal Fibrosis Caused by Schistosoma mansoni Infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qurashi Mohamed-Ali</w:t>
+                <w:t xml:space="preserve">Genetic control of visceral leishmaniasis in a Sudanese population: candidate gene testing indicates a linkage to the NRAMP1 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gaudart</w:t>
+                <w:t xml:space="preserve">L Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mm Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mirgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh El-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.71.10.5456–5460.2003⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (2), pp.104-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.6363927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211756v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of visceral leishmaniasis in a Sudanese population: candidate gene testing indicates a linkage to the NRAMP1 region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Mirgani</w:t>
+                <w:t xml:space="preserve">A three-megabase yeast artificial chromosome Contig spanning the C57BL mouse Igh locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sh El-Safi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Riblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 168 (11), pp.5659-5666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592716v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-megabase yeast artificial chromosome Contig spanning the C57BL mouse Igh locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytokine Regulation of Periportal Fibrosis in Humans Infected with Schistosoma mansoni: IFN-γ is Associated with Protection Against Fibrosis and TNF-α with Aggravation of Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Riblet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adil Mergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 168 (11), pp.5659-5666</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 169 (2), pp.929-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.169.2.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592721v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine Regulation of Periportal Fibrosis in Humans Infected with Schistosoma mansoni: IFN-γ is Associated with Protection Against Fibrosis and TNF-α with Aggravation of Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gaudart</w:t>
+                <w:t xml:space="preserve">B Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Crapoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tagett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211587v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Crapoulet</w:t>
+                <w:t xml:space="preserve">Description of three new polymorphisms in the intronic and 3 ' UTR regions of the human interferon gamma gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tagett</w:t>
+                <w:t xml:space="preserve">F Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Houlgatte</w:t>
+                <w:t xml:space="preserve">D Parzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eboumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.6363809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592720v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of three new polymorphisms in the intronic and 3 ' UTR regions of the human interferon gamma gene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of a developmentally regulated Igh replicon is located near the border of regulatory domains for Igh replication and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Parzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Dessein</w:t>
+                <w:t xml:space="preserve">Jie Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrin Ashouian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Délépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumihiko Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.gene.6363809⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (21), pp.13693-13698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.212392399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592718v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of a developmentally regulated Igh replicon is located near the border of regulatory domains for Igh replication and expression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new polymorphisms in the human interferon gamma (IFN-gamma) promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumihiko Matsuda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Parzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.212392399⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0960-7420.2001.00281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592717v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new polymorphisms in the human interferon gamma (IFN-gamma) promoter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics of parasitic infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain J. Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunogenetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (4), pp.484-488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01593088v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of parasitic infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region array to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Marquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hillaire</w:t>
+                <w:t xml:space="preserve">N Haribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tagett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (4), pp.484-488</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (4), pp.465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593091v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region array to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+                <w:t xml:space="preserve">Unequal V-H gene rearrangement frequency within the large V(H)7183 gene family is not due to recombination signal sequence variation, and mapping of the genes shows a bias of rearrangement based on chromosomal location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stuart Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Haribou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Houlgatte</w:t>
+                <w:t xml:space="preserve">Alan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Montalbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">America Mauhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 69 (4), pp.465</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (1), pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593092v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal V-H gene rearrangement frequency within the large V(H)7183 gene family is not due to recombination signal sequence variation, and mapping of the genes shows a bias of rearrangement based on chromosomal location</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregation of a totally skewed pattern of X chromosome inactivation in four familial cases of Rett syndrome without MECP2 mutation: implications for the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Tang</w:t>
+                <w:t xml:space="preserve">Laurent Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">America Mauhar</w:t>
+                <w:t xml:space="preserve">Nicolas Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengqing Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Kpebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (7), pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.38.7.435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593089v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of a totally skewed pattern of X chromosome inactivation in four familial cases of Rett syndrome without MECP2 mutation: implications for the disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic predisposition to bilharziasis in humans: research methods and application to the study of Schistosoma mansoni infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Labelle</w:t>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Eldin El-Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 194 (1), pp.15-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593090v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic predisposition to bilharziasis in humans: research methods and application to the study of Schistosoma mansoni infection</w:t>
+                <w:t xml:space="preserve">Evidence that a single replication fork proceeds from early to late replicating domains in the IgH locus in a non-B cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Abel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Marquet</w:t>
+                <w:t xml:space="preserve">Olga V. Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall D. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hillaire</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Riblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (3), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1097-2765(00)80459-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593093v1</w:t>
+                <w:t xml:space="preserve">hal-01593094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that a single replication fork proceeds from early to late replicating domains in the IgH locus in a non-B cell line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lam H. Nguyen</w:t>
+                <w:t xml:space="preserve">Le contrôle génétique des hyperéosinophilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall D. Little</w:t>
+                <w:t xml:space="preserve">P Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy Riblet</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (4 Suppl), pp.508-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593094v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle génétique des hyperéosinophilies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Disdier</w:t>
+                <w:t xml:space="preserve">Vector-hexamer PCR isolation of AII insert ends from a YAC contig of the mouse Igh locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Schleinitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+                <w:t xml:space="preserve">Sean L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Harle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter J. Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Riblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (4 Suppl), pp.508-11</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (6), pp.673-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593095v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-hexamer PCR isolation of AII insert ends from a YAC contig of the mouse Igh locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher D. Herring</w:t>
+                <w:t xml:space="preserve">Establishment of a physical map of the C57BL/6 mouse Igh locus by identification and fragmentation of a complete YAC contig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Riblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Wettstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roy Riblet</w:t>
+                <w:t xml:space="preserve">C Herring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (6), pp.673-681</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99 (1), pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593096v1</w:t>
+                <w:t xml:space="preserve">hal-01593098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a physical map of the C57BL/6 mouse Igh locus by identification and fragmentation of a complete YAC contig.</w:t>
+                <w:t xml:space="preserve">Regulation of the replication of the murine immunoglobulin heavy chain gene locus: Evaluation of the role of the 3' regulatory region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Riblet</w:t>
+                <w:t xml:space="preserve">Js Michaelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Birshtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ashouian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 99 (1), pp.456</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (10), pp.6167-6174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593098v1</w:t>
+                <w:t xml:space="preserve">hal-01593097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the replication of the murine immunoglobulin heavy chain gene locus: Evaluation of the role of the 3' regulatory region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASSIGNMENT OF MICROSATELLITE SEQUENCES TO THE REGION DUPLICATED IN CMT1A (17P12) - A USEFUL TOOL FOR DIAGNOSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bk Birshtein</w:t>
+                <w:t xml:space="preserve">C Cudrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ashouian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+                <w:t xml:space="preserve">D Lepaslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Passage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 32 (3), pp.231-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.32.3.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593097v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSIGNMENT OF MICROSATELLITE SEQUENCES TO THE REGION DUPLICATED IN CMT1A (17P12) - A USEFUL TOOL FOR DIAGNOSIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Charcot-Marie-Tooth-1a and Smith-Magenis regions: snu3 may be a candidate gene for the Smith-Magenis syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Passage</w:t>
+                <w:t xml:space="preserve">Denis Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ougen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.32.3.231⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2 (8), pp.1235-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/2.8.1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593099v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal localization of human homologs of the drosophila heterochromatin protein-1 (hp1) gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Reik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Mc Dermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geneviève Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4 (2), pp.124-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00290438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Charcot-Marie-Tooth-1a and Smith-Magenis regions: snu3 may be a candidate gene for the Smith-Magenis syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The competition plot: a simple test of whether 2 reactions occur at the same active-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luz Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athelstan John Cornish-Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 289, pp.599-604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593101v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition plot: a simple test of whether 2 reactions occur at the same active-site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of a potassium channel gene (kcne1) to 21q22.1-q22.2 by insitu hybridization and somatic-cell hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luz Cardenas</w:t>
+                <w:t xml:space="preserve">Bernard Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athelstan John Cornish-Bowden</w:t>
-[...60 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Florian Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barhanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 15 (1), pp.243-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/geno.1993.1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10549,384 +10403,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of human susceptibility to infection and hepatic diseases caused by schistosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Eldin Elwali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virmondes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in molecular and cellular microbiology 4. Susceptibilty to infectious diseases. The importance of the hosts genetics. Edited by Richard Bellamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection, environnement et facteurs d'hôte. Sensibilité aux maladies parasitaires, facteurs environnementaux et facteurs d'hôte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La veille microbiologique. Editions scientifiques et Médicales Elsevier SAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la résistance aux agents infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies infectieuses rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10994,51 +10848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E32019D1"/>
+    <w:nsid w:val="E1279C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11225,51 +11079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-8813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084369027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7087-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Conte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Firoaguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lledo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Semzezem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiana Brasil Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritania Sousa Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindiane Gomes Crisostomo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1620509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ll&#233;a Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Souza E Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Moraes de Paiva Roda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mi/8862004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Padua Mansur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edecio Cunha-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bulgarelli Bestetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11897-025-00718-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Marin-Neto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Maria Moraes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Claudio Lemos Correia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Novaes Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36660/abc.20230269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hearts4040013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Sunderraj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marin Cunha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaina Alexandria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Mota Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Deysiree Alc&#226;ntara Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ribeiro Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed&#233;cio Cunha-Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vinicius Gonfinetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi Bertonha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.765264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03685525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andrade Baron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Rodrigues Pinto Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camillo Teixeira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iochabel Soares Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.836242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Kitano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ouarhache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01000-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03406073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Casares-Marfil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Strauss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bosch-Nicolau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Lo Presti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Moraes-Vieira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.810787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Langen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Nogoceke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Honorato Barros Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755782" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A Oumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3280689" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Wide Pissetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01386" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.593759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moraes Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Davoli-Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Medina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sesti-Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03986-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laugier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Frade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Cunha Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18080-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Benvenuti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder I. Nakaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Vilar-Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003828" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Martins Rodrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T. Bozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504951" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gabriel Nogueira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kalil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v6.i8.782" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.05.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/683230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tzu Lin-Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-587" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camilo Teixeira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083446" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouriba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumbo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2010.43" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fajardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Weiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090290" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunya Hou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ahmed Hamdoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2008.07.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn118" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Salhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrucio Santoro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Dessein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.6139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2008.2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Isnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133262" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eboumbou Moukoko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mohamed Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mergani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.04.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LWX2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Retter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Scharfe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Conrad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hafner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.06.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBDX34H8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0135-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCM8TCJH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592711v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2004.12.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSTZ8X7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouriba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Bream" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Argiro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dessein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eboumbou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.00195.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLRQCNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bucheton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nma Elwali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546259.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Kheir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mirgani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh El-Safi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363927" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ozaki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Herring" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Riblet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loriot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crapoulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tagett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stefani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parzy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363809" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Ashouian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Matsuda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.212392399" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00281.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GD2CVMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Dessein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593092v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haribou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart Williams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Montalbano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=America Mauhar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593090v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqing Xiang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.7.435" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin El-Wali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593094v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Ermakova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H. Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Little" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(00)80459-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593095v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Disdier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schleinitz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Harle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Johnston" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wettstein" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riblet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herring" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Michaelson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ermakova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Birshtein" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashouian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593099v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudrey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepaslier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Passage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.32.3.231" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593102v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mc Dermott" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00290438" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593101v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Passage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ougen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.8.1235" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cardenas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athelstan John Cornish-Bowden" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Attali" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1993.1051" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3487D3B4A919DBA6425F9D4A1CCD714ADE41F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890378v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin Elwali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virmondes Rodrigues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-8813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084369027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7087-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ll&#233;a Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Souza E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Moraes de Paiva Roda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mi/8862004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Conte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Firoaguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Semzezem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiana Brasil Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritania Sousa Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindiane Gomes Crisostomo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1620509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Padua Mansur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edecio Cunha-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bulgarelli Bestetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11897-025-00718-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hearts4040013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Marin-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Maria Moraes Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Claudio Lemos Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Novaes Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36660/abc.20230269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Sunderraj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marin Cunha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaina Alexandria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Mota Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Deysiree Alc&#226;ntara Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ribeiro Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed&#233;cio Cunha-Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vinicius Gonfinetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi Bertonha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.765264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03685525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andrade Baron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Rodrigues Pinto Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camillo Teixeira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iochabel Soares Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.836242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ouarhache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01000-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03406073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Kitano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755862" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Casares-Marfil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Strauss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bosch-Nicolau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Lo Presti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Moraes-Vieira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.810787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Langen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Nogoceke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Honorato Barros Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755782" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Wide Pissetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01386" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.593759" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moraes Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008889" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A Oumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3280689" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Davoli-Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Medina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sesti-Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03986-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laugier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Frade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Cunha Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18080-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Benvenuti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder I. Nakaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Vilar-Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003828" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Martins Rodrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T. Bozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504951" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gabriel Nogueira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kalil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v6.i8.782" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.05.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/683230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tzu Lin-Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-587" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camilo Teixeira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083446" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouriba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumbo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2010.43" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fajardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Weiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090290" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunya Hou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ahmed Hamdoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2008.07.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn118" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Salhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrucio Santoro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Dessein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.6139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2008.2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Isnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133262" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LWX2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eboumbou Moukoko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mohamed Ali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mergani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Retter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Scharfe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Conrad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hafner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.06.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBDX34H8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592711v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2004.12.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSTZ8X7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouriba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Bream" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Argiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dessein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eboumbou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.00195.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLRQCNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bucheton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nma Elwali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546259.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Kheir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mirgani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh El-Safi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363927" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ozaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Herring" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Riblet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loriot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crapoulet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tagett" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592718v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stefani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363809" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Ashouian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Matsuda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.212392399" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00281.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GD2CVMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Dessein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593092v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haribou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593089v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart Williams" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martinez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Montalbano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=America Mauhar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqing Xiang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.7.435" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin El-Wali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593094v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Ermakova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Little" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(00)80459-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Disdier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schleinitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Harle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Johnston" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wettstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riblet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Michaelson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ermakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Birshtein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashouian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593099v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudrey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepaslier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Passage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.32.3.231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Passage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ougen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.8.1235" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mc Dermott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00290438" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593100v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cardenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athelstan John Cornish-Bowden" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593104v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Attali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1993.1051" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3487D3B4A919DBA6425F9D4A1CCD714ADE41F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin Elwali" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virmondes Rodrigues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>