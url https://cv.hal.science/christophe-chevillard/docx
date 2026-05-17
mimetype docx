--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -1,10793 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10741 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christophe chevillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5269-8813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084369027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Bc3oTJ0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-7087-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac and Digestive Forms of Chagas Disease: An Update on Pathogenesis, Genetics, and Therapeutic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélléa Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Moraes de Paiva Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/mi/8862004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL17RA and IL21R Polymorphisms Influence Type 1 Diabetes Predisposition and Autoimmune Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Semzezem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiana Brasil Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritania Sousa Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindiane Gomes Crisostomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2025.1620509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Inflammatory Responses of hiPSC-Derived Endothelial Cells and Cardiomyocytes to Cytokines Involved in Immune Checkpoint Inhibitor-Associated Myocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Firoaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thom Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire El Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (17), pp.1397. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells14171397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Chagas Cardiomyopathy: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Padua Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edecio Cunha-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Bulgarelli Bestetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Heart Failure Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11897-025-00718-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBC Guideline on the Diagnosis and Treatment of Patients with Cardiomyopathy of Chagas Disease – 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Marin-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Rassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Maria Moraes Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Claudio Lemos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Novaes Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos Brasileiros de Cardiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36660/abc.20230269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Haplogroups and Variants Predispose to Chagas Disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (4), pp.97-117. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hearts4040013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite DNA and Markers of Decreased Immune Activation Associate Prospectively with Cardiac Functional Decline over 10 Years among Trypanosoma cruzi Seropositive Individuals in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Sunderraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Marin Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaina Alexandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Mota Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of transcription factor binding motifs promotes Th1 response in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.958200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagas Disease Megaesophagus Patients Carrying Variant MRPS18B P260A Display Nitro-Oxidative Stress and Mitochondrial Dysfunction in Response to IFN-γ Stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Deysiree Alcântara Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.2215. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10092215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Inflammatory Pathways Over Immuno-Tolerance in Peripheral Blood Mononuclear Cells of Recent-Onset Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritania Sousa Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edécio Cunha-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vinicius Gonfinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Bernardi Bertonha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.765264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Metalloproteinase 2 and 9 Enzymatic Activities are Selectively Increased in the Myocardium of Chronic Chagas Disease Cardiomyopathy Patients: Role of TIMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Andrade Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Camillo Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iochabel Soares Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soares Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.836242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood DNA methylation marks discriminate Chagas cardiomyopathy disease clinical forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda F Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila C Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1020572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Exposure of Cardiomyocytes to IFN-γ and TNF-α Induces Mitochondrial Dysfunction and Nitro-Oxidative Stress: Implications for the Pathogenesis of Chronic Chagas Disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.755862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Pathogenic Variants in Mitochondrial and Inflammation-Associated Genes May Lead to Inflammatory Cardiomyopathy in Chagas Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ouarhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Mota Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-021-01000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria as a Cellular Hub in Infection and Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edecio Cunha-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (21), pp.11338. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genome-Wide Association Study Identifies Novel Susceptibility loci in Chronic Chagas Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Casares-Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bosch-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Silvina Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (4), pp.672-679. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciab090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mitochondria at the Crossroads of Immunity and Inflammatory Tissue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Moraes-Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edecio Cunha-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.810787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of Multiple Mitochondrial Energy Metabolism Pathways in the Heart of Chagas Disease Cardiomyopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Camillo Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everson Nogoceke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Honorato Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.755782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Human Cerebral Malaria through a Blood Transcriptomic Signature: Evidences for Erythrocyte Alteration, Immune/Inflammatory Dysregulation, and Brain Dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belco Poudiougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar A Oumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/3280689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Wide Pissetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.01386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Polymorphisms in Genes Affecting Interferon-γ Production and Th1 T Cell Differentiation Are Associated With Progression to Chagas Disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Wide Pissetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.593759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNAs may play a major role in the control of gene expression in key pathobiological processes in Chagas disease cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Moraes Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Tolerance and Pathogen Resistance Genes May Underlie Trypanosoma cruzi Persistence and Differential Progression to Chagas Disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Silva Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ribeiro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramendra Pati Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical PI3Kγ signaling in myeloid cells restricts Trypanosoma cruzi infection and dampens chagasic myocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Davoli-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sesti-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome Cardiac DNA methylation fingerprint and gene expression analysis provide new insights in the pathogenesis of Chronic Chagas disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.1103-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of miRNA and gene expression profiles suggest a role for miRNAs in the pathobiological processes of acute Trypanosoma cruzi infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Moraes Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Cunha Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18080-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Infarction-Associated Transcript, a Long Noncoding RNA, Is Overexpressed During Dilated Cardiomyopathy Due to Chronic Chagas Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Andrade Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Alberto Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214 (1), pp.161-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Immunology and Infection by Protozoan Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edecio Cunha-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Martins Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo T. Bozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504951, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/504951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA Transcriptome Profiling in Heart of Trypanosoma cruzi-Infected Mice: Parasitological and Cardiological Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Cunha Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Moraes Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder I. Nakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Andrade Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Vilar-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.e0003828. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-gamma polymorphisms (IFN-gamma +2109 and IFN-gamma +3810) are associated with severe hepatic fibrosis in human hepatic schistosomiasis (Schistosoma mansoni).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bream</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourema Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.5596-601. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.171.10.5596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional IL18 polymorphism and susceptibility to Chronic Chagas Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Gabriel Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Wide Pissetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73 (1), pp.79-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs miR-1, miR-133a, miR-133b, miR-208a and miR-208b are dysregulated in Chronic Chagas disease Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Honorato Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Camillo Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Andrade Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferon-gamma and other inflammatory mediators in cardiomyocyte signaling during Chagas disease cardiomyopathy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Rodrigues Pinto Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Andrade Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Cunha Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Kalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (8), pp.782-90. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4330/wjc.v6.i8.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagas Disease Cardiomyopathy: Immunopathology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edecio Cunha-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/683230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic susceptibility to Chagas disease cardiomyopathy: involvement of several genes of the innate immunity and chemokine-dependent migration pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Wide Pissetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tzu Lin-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.587. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00920392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in the Alpha Cardiac Muscle Actin 1 Gene Is Associated to Susceptibility to Chronic Inflammatory Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Camilo Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maria Ianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Wide Pissetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of rs7719175, located in the IL13 gene promoter, with Schistosoma haematobium infection levels and identification of a susceptibility haplotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Doumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/gene.2010.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants of CTGF are associated with hepatic fibrosis in Chinese, Sudanese, and Brazilians infected with Schistosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunya Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ahmed Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 206 (11), pp.2321-2328. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20090383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic susceptibility to systemic sclerosis From clinical aspect to genetic factor analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.242-252. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejim.2008.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological and genetic evidence for a crucial role of IL-10 in cutaneous lesions in humans infected with Leishmania braziliensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnene Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrucio Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (9), pp.6139-6148. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STAT6 gene polymorphism is associated with high infection levels in urinary schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/gene.2008.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the characterization of genetic factors involved in human susceptibility to infection by schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.290-300. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/138920208785133262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence and characterization of the ig heavy chain constant and partial variable region of the mouse strain 129S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Retter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Scharfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (4), pp.2419-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin 13 and interleukin 13 receptor involvement in systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (9), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-infection by hepatitis C but not hepatitis B virus aggravates hepatic periportal fibrosis and its clinical outcomes in subjects infected by Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eboumbou Moukoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mohamed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved technique that allows the performance of large-scale SNP genotyping on DNA immobilized by FTA (R) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.128-132. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2006.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allanore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2015-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL13RA2 gene polymorphisms are associated with systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Allanore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic factors predisposing to fibrosis in systemic sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.294-303. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 5q31-q33 locus shows an association between IL13-1055C/T IL-13-591A/G polymorphisms and Schistosoma haematobium infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Bream</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 174 (10), pp.6274-6281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Machev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Saut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Longepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Terriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11), pp.814-825. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-13 in the skin and interferon-gamma in the liver are key players in immune protection in human schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kouriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 201, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0105-2896.2004.00195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human susceptibility to visceral leishmaniasis (Leishmania donovani) and to schistosomiasis (Schistosoma mansoni) is controlled by major genetic loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nma Elwali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Disease and Host-Pathogen Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.241-261. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511546259.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Evidence for a Major Effect of Tumor Necrosis Factor Alpha Gene Polymorphisms in Periportal Fibrosis Caused by Schistosoma mansoni Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moukoko Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasureldin El Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. K. Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurashi Mohamed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 71 (10), pp.5456-5460. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.71.10.5456–5460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of visceral leishmaniasis in a Sudanese population: candidate gene testing indicates a linkage to the NRAMP1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mirgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh El-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2), pp.104-109. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.gene.6363927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-megabase yeast artificial chromosome Contig spanning the C57BL mouse Igh locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D. Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Riblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 168 (11), pp.5659-5666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Regulation of Periportal Fibrosis in Humans Infected with Schistosoma mansoni: IFN-γ is Associated with Protection Against Fibrosis and TNF-α with Aggravation of Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 169 (2), pp.929-936. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.169.2.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Crapoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tagett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Houlgatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of three new polymorphisms in the intronic and 3 ' UTR regions of the human interferon gamma gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Eboumbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.gene.6363809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of a developmentally regulated Igh replicon is located near the border of regulatory domains for Igh replication and expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrin Ashouian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumihiko Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (21), pp.13693-13698. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.212392399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new polymorphisms in the human interferon gamma (IFN-gamma) promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (1), pp.53-56. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0960-7420.2001.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of parasitic infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Disposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (4), pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a microarray on 5q31-q33 region array to identify genes controlling resistance or susceptibility to parasitic diseases as schistosomiasis and malaria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Haribou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tagett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Houlgatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69 (4), pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal V-H gene rearrangement frequency within the large V(H)7183 gene family is not due to recombination signal sequence variation, and mapping of the genes shows a bias of rearrangement based on chromosomal location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stuart Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">America Mauhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 167 (1), pp.257-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of a totally skewed pattern of X chromosome inactivation in four familial cases of Rett syndrome without MECP2 mutation: implications for the disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqing Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Kpebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (7), pp.435-442. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.38.7.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic predisposition to bilharziasis in humans: research methods and application to the study of Schistosoma mansoni infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr Eldin El-Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 194 (1), pp.15-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that a single replication fork proceeds from early to late replicating domains in the IgH locus in a non-B cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall D. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Riblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1097-2765(00)80459-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle génétique des hyperéosinophilies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Schleinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (4 Suppl), pp.508-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-hexamer PCR isolation of AII insert ends from a YAC contig of the mouse Igh locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D. Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean L. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Wettstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Riblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (6), pp.673-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a physical map of the C57BL/6 mouse Igh locus by identification and fragmentation of a complete YAC contig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Riblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Herring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99 (1), pp.456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the replication of the murine immunoglobulin heavy chain gene locus: Evaluation of the role of the 3' regulatory region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Michaelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Birshtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ashouian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (10), pp.6167-6174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSIGNMENT OF MICROSATELLITE SEQUENCES TO THE REGION DUPLICATED IN CMT1A (17P12) - A USEFUL TOOL FOR DIAGNOSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cudrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lepaslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Passage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (3), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.32.3.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal localization of human homologs of the drosophila heterochromatin protein-1 (hp1) gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Mc Dermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Geneviève Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (2), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00290438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Charcot-Marie-Tooth-1a and Smith-Magenis regions: snu3 may be a candidate gene for the Smith-Magenis syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Passage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ougen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2 (8), pp.1235-1243. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/2.8.1235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competition plot: a simple test of whether 2 reactions occur at the same active-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athelstan John Cornish-Bowden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 289, pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of a potassium channel gene (kcne1) to 21q22.1-q22.2 by insitu hybridization and somatic-cell hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barhanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 15 (1), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1993.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of human susceptibility to infection and hepatic diseases caused by schistosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr Eldin Elwali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virmondes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in molecular and cellular microbiology 4. Susceptibilty to infectious diseases. The importance of the hosts genetics. Edited by Richard Bellamy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection, environnement et facteurs d'hôte. Sensibilité aux maladies parasitaires, facteurs environnementaux et facteurs d'hôte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bucheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veille microbiologique. Editions scientifiques et Médicales Elsevier SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la résistance aux agents infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies infectieuses rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10848,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1279C68"/>
+    <w:nsid w:val="00A5737C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11079,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-8813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084369027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7087-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ll&#233;a Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Souza E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Moraes de Paiva Roda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mi/8862004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Conte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Firoaguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Semzezem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiana Brasil Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritania Sousa Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindiane Gomes Crisostomo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1620509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Padua Mansur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edecio Cunha-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bulgarelli Bestetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11897-025-00718-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hearts4040013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Marin-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Maria Moraes Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Claudio Lemos Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Novaes Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36660/abc.20230269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Sunderraj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marin Cunha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaina Alexandria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Mota Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Deysiree Alc&#226;ntara Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ribeiro Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed&#233;cio Cunha-Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vinicius Gonfinetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi Bertonha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.765264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03685525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andrade Baron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Rodrigues Pinto Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camillo Teixeira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iochabel Soares Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.836242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ouarhache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01000-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03406073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Kitano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755862" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Casares-Marfil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Strauss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bosch-Nicolau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Lo Presti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Moraes-Vieira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.810787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Langen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Nogoceke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Honorato Barros Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755782" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Wide Pissetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01386" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.593759" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moraes Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008889" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A Oumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3280689" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Davoli-Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Medina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sesti-Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03986-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laugier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Frade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Cunha Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18080-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Benvenuti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder I. Nakaya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Vilar-Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003828" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Martins Rodrigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T. Bozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504951" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gabriel Nogueira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kalil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v6.i8.782" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.05.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/683230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tzu Lin-Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-587" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camilo Teixeira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083446" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouriba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumbo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2010.43" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fajardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Weiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090290" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunya Hou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ahmed Hamdoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2008.07.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn118" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Salhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrucio Santoro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Dessein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.6139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2008.2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Isnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133262" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LWX2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eboumbou Moukoko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mohamed Ali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mergani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Retter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Scharfe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Conrad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hafner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.06.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBDX34H8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592711v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2004.12.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSTZ8X7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouriba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Bream" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Argiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dessein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eboumbou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.00195.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLRQCNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bucheton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nma Elwali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546259.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Kheir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mirgani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh El-Safi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363927" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ozaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Herring" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Riblet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loriot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crapoulet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tagett" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592718v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stefani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363809" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Ashouian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Matsuda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.212392399" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00281.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GD2CVMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Dessein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593092v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haribou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593089v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart Williams" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martinez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Montalbano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=America Mauhar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqing Xiang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.7.435" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin El-Wali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593094v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Ermakova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Little" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(00)80459-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Disdier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schleinitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Harle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Johnston" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wettstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riblet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Michaelson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ermakova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Birshtein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashouian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593099v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudrey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepaslier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Passage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.32.3.231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Passage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ougen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.8.1235" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mc Dermott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00290438" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593100v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cardenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athelstan John Cornish-Bowden" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593104v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Attali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1993.1051" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3487D3B4A919DBA6425F9D4A1CCD714ADE41F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin Elwali" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virmondes Rodrigues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-chevillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-8813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084369027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Bc3oTJ0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7087-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ll&#233;a Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Souza E Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Moraes de Paiva Roda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mi/8862004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Semzezem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiana Brasil Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritania Sousa Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindiane Gomes Crisostomo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1620509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Conte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Firoaguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lledo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Padua Mansur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edecio Cunha-Neto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bulgarelli Bestetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11897-025-00718-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Marin-Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Maria Moraes Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Claudio Lemos Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Novaes Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36660/abc.20230269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Silva Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hearts4040013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Sunderraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marin Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaina Alexandria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Mota Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maria Ianni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laugier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.958200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Deysiree Alc&#226;ntara Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ribeiro Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed&#233;cio Cunha-Neto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vinicius Gonfinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi Bertonha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.765264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03685525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andrade Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Rodrigues Pinto Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camillo Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iochabel Soares Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Moretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.836242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04117605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ianni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P S Nunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda F Frade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila C Teixeira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1020572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Kitano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ouarhache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01000-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03406073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111338" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Casares-Marfil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Strauss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bosch-Nicolau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Lo Presti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Molina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Moraes-Vieira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.810787" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Langen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everson Nogoceke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Honorato Barros Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belco Poudiougou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A Oumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3280689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02898299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Wide Pissetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.593759" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moraes Ferreira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramendra Pati Pandey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Davoli-Ferreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sesti-Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03986-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laugier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Frade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Ferreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Teixeira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix506" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Cunha Navarro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18080-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Benvenuti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01233127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Martins Rodrigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T. Bozza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504951" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder I. Nakaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Vilar-Pereira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003828" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moukoko Eboumbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasureldin El Wali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.10.5596" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gabriel Nogueira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kalil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4330/wjc.v6.i8.782" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/683230" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tzu Lin-Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Camilo Teixeira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083446" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isnard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouriba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doumbo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2010.43" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunya Hou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ahmed Hamdoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592699v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2008.07.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Salhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Rodrigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrucio Santoro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Dessein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.6139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dessein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2008.2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Isnard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133262" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Retter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Scharfe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Conrad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hafner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.04.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LWX2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eboumbou Moukoko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mohamed Ali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mergani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin He" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.06.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBDX34H8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2004.12.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSTZ8X7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouriba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Bream" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Argiro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dessein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eboumbou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.00195.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLRQCNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592715v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bucheton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nma Elwali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodrigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546259.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Saeed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurashi Mohamed-Ali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.10.5456&#8211;5460.2003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592716v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Kheir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mirgani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh El-Safi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363927" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ozaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Herring" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Riblet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mergani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.2.929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Loriot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crapoulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tagett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parzy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6363809" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592717v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Ashouian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;l&#233;pine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Matsuda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.212392399" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0960-7420.2001.00281.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GD2CVMT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Dessein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593092v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haribou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593089v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart Williams" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Montalbano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=America Mauhar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqing Xiang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.7.435" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593093v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin El-Wali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593094v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Ermakova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H. Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Little" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(00)80459-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Disdier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schleinitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Harle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593096v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean L. Johnston" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wettstein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riblet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herring" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Michaelson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ermakova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Birshtein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashouian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudrey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepaslier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vignal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Passage" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.32.3.231" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mc Dermott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00290438" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593101v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Passage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ougen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.8.1235" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cardenas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athelstan John Cornish-Bowden" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593104v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Attali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1993.1051" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3487D3B4A919DBA6425F9D4A1CCD714ADE41F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Eldin Elwali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virmondes Rodrigues" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890338v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bucheton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>