--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -321,265 +321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Soler</w:t>
+                <w:t xml:space="preserve">The contribution of intraday jumps to forecasting the density of returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Sévi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00500-020-04840-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.103853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508748v1</w:t>
+                <w:t xml:space="preserve">halshs-02505861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of intraday jumps to forecasting the density of returns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chorro</w:t>
+                <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ielpo</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sévi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113, pp.103853. </w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.8643-8654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2020.103853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00500-020-04840-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02505861v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Option valuation with IG-GARCH model and a U-shaped pricing kernel</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (7), pp.1079-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1501,51 +1501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2053,77 +2053,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2171,51 +2171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,64 +2272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of jumps to forecasting the density of returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,203 +2654,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Option pricing for GARCH-type models with generalized hyperbolic innovations</w:t>
+                <w:t xml:space="preserve">Likelihood-Related Estimation Methods and Non-Gaussian GARCH Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00469529v1</w:t>
+                <w:t xml:space="preserve">halshs-00523371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood-Related Estimation Methods and Non-Gaussian GARCH Processes</w:t>
+                <w:t xml:space="preserve">Option pricing for GARCH-type models with generalized hyperbolic innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523371v1</w:t>
+                <w:t xml:space="preserve">halshs-00469529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martingalized Historical approach for Option Pricing</w:t>
               </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahantamialisoa Fanirisoa Zazaravaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbaa042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ielpo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;vi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02420489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahantamialisoa Fanirisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04236-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjarivo Lalaharison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jempfin.2018.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138383v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01387028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.01.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.493180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2009.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323959v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Rahantamialisoa Hasinavonizaka Zazaravaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973922v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Rahantamialisoa H." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162452v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahantamialisoa Fanirisoa Zazaravaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jjfinec/nbaa042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chorro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ielpo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;vi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2020.103853" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02420489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahantamialisoa Fanirisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04236-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjarivo Lalaharison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jempfin.2018.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138383v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01387028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.01.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.493180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2009.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Peretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323959v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Rahantamialisoa Hasinavonizaka Zazaravaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973922v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanirisoa Rahantamialisoa H." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162452v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>