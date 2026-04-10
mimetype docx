--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2575,154 +2575,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00633527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Families of ECM Curves for Cunningham Numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive and Active Combined Attacks on AES Combining Fault Attacks and Side Channel Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagnerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Roussellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium, ANTS-IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14518-6_11⟩</w:t>
+              <w:t xml:space="preserve">2010 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Santa Barbara, France. pp.10-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC.2010.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947685v1</w:t>
+                <w:t xml:space="preserve">hal-02486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and Active Combined Attacks on AES Combining Fault Attacks and Side Channel Analysis</w:t>
+                <w:t xml:space="preserve">Horizontal Correlation Analysis on Exponentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Feix</w:t>
@@ -2730,213 +2744,199 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagnerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Roussellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twelfth International Conference on Information and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Dec 2010, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486972v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Correlation Analysis on Exponentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Families of ECM Curves for Cunningham Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Information and Communications Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium, ANTS-IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nancy, France. pp.96-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14518-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Analysis Study of IDEA</w:t>
               </w:r>
@@ -3166,316 +3166,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret External Encodings Do Not Prevent Transient Fault Analysis</w:t>
+                <w:t xml:space="preserve">On the Implementation of a Fast Prime Generation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.181-194, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_13⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.443-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487002v1</w:t>
+                <w:t xml:space="preserve">hal-02487006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved SCARE Cryptanalysis Against a Secret A3/A8 GSM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICISS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Delhi, India. pp.143-155, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77086-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of a Fast Prime Generation Algorithm</w:t>
+                <w:t xml:space="preserve">Secret External Encodings Do Not Prevent Transient Fault Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.443-449, </w:t>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.181-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487006v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why One Should Also Secure RSA Public Key Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevallier-Mames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Power Analysis with a Leakage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,77 +3768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptanalysis of RSA Signatures with Fixed-Pattern Padding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Power Analysis in the Presence of Hardware Countermeasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dabbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,51 +5234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66EEB8FA"/>
+    <w:nsid w:val="51A2EE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-clavier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-3684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146458176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193035689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2023.104904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Isorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012787200003767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012813200003767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04416546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagnerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66787-4_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03515-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11PVKF24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Feix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40026-1_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTVD1LBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Roussellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verneuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25578-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23951-9_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z46Z5SQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gierlichs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verbauwhede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79263-5_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2S3M114-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77086-2_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJR42KQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11894063_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tunstall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889700_20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP7FQR5Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28632-5_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44647-8_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44709-1_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dabbous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44499-8_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gaj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevallier-Mames" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-clavier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-3684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146458176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193035689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2023.104904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Isorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012787200003767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012813200003767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04416546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagnerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66787-4_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03515-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11PVKF24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Feix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40026-1_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTVD1LBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Roussellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verneuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25578-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23951-9_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z46Z5SQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gierlichs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verbauwhede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79263-5_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2S3M114-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77086-2_11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJR42KQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11894063_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tunstall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889700_20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP7FQR5Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28632-5_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44647-8_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44709-1_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dabbous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44499-8_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gaj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevallier-Mames" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>