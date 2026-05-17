--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -611,51 +611,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating SASCA on Keccak: Security Implications for Post-Quantum Cryptographic Schemes</w:t>
+                <w:t xml:space="preserve">Cache side channel attacks through electromagnetic emanations of DRAM accesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hiscock</w:t>
@@ -677,102 +677,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.518 - 527, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.262 - 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012787200003767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012813200003767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04760539v1</w:t>
+                <w:t xml:space="preserve">cea-04758841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache side channel attacks through electromagnetic emanations of DRAM accesses</w:t>
+                <w:t xml:space="preserve">Simulating SASCA on Keccak: Security Implications for Post-Quantum Cryptographic Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hiscock</w:t>
@@ -794,78 +794,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.262 - 273, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.518 - 527, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012813200003767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012787200003767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04758841v1</w:t>
+                <w:t xml:space="preserve">cea-04760539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Side Channel Analysis on the Elephant LFSR Extended Version</w:t>
               </w:r>
@@ -979,282 +979,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Side Channel On The Elephant LFSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind side channel analysis on the Elephant LFSR Extended version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSBT 2022, SECRYPT 2022: 19th International Conference on Smart Business Technologies, 19th International Conference on Smart Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. pp.20-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45137-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672917v1</w:t>
+                <w:t xml:space="preserve">hal-04195514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind side channel analysis on the Elephant LFSR Extended version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Side Channel On The Elephant LFSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSBT 2022, SECRYPT 2022: 19th International Conference on Smart Business Technologies, 19th International Conference on Smart Business Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195514v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fine-grained Side-Channel Instruction Disassembly on a System-on-Chip</w:t>
               </w:r>
@@ -2575,168 +2575,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00633527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and Active Combined Attacks on AES Combining Fault Attacks and Side Channel Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Families of ECM Curves for Cunningham Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mylène Roussellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDTC.2010.17⟩</w:t>
+              <w:t xml:space="preserve">9th International Symposium, ANTS-IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nancy, France. pp.96-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14518-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486972v1</w:t>
+                <w:t xml:space="preserve">hal-00947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Correlation Analysis on Exponentiation</w:t>
+                <w:t xml:space="preserve">Passive and Active Combined Attacks on AES Combining Fault Attacks and Side Channel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Feix</w:t>
@@ -2744,199 +2730,213 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagnerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Roussellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Information and Communications Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Workshop on Fault Diagnosis and Tolerance in Cryptography (FDTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Santa Barbara, France. pp.10-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540384v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Families of ECM Curves for Cunningham Numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal Correlation Analysis on Exponentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagnerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Roussellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium, ANTS-IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twelfth International Conference on Information and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Dec 2010, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00947685v1</w:t>
+                <w:t xml:space="preserve">inria-00540384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Analysis Study of IDEA</w:t>
               </w:r>
@@ -3166,316 +3166,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of a Fast Prime Generation Algorithm</w:t>
+                <w:t xml:space="preserve">Secret External Encodings Do Not Prevent Transient Fault Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.443-449, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_30⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.181-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487006v1</w:t>
+                <w:t xml:space="preserve">hal-02487002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved SCARE Cryptanalysis Against a Secret A3/A8 GSM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICISS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Delhi, India. pp.143-155, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77086-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77086-2_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret External Encodings Do Not Prevent Transient Fault Analysis</w:t>
+                <w:t xml:space="preserve">On the Implementation of a Fast Prime Generation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.181-194, </w:t>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.443-449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487002v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why One Should Also Secure RSA Public Key Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevallier-Mames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Power Analysis with a Leakage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,278 +3762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptanalysis of RSA Signatures with Fixed-Pattern Padding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal Exponentiation Algorithm A First Step towards Provable SPA-Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Naccache</w:t>
+                <w:t xml:space="preserve">Marc Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYPTO 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Santa Barbara, United States. pp.433-439, </w:t>
+              <w:t xml:space="preserve">CHES 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Paris, France. pp.300-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44647-8_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44709-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487054v1</w:t>
+                <w:t xml:space="preserve">hal-02487050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Exponentiation Algorithm A First Step towards Provable SPA-Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptanalysis of RSA Signatures with Fixed-Pattern Padding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Joye</w:t>
+                <w:t xml:space="preserve">David Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Paris, France. pp.300-308, </w:t>
+              <w:t xml:space="preserve">CRYPTO 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Santa Barbara, United States. pp.433-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44709-1_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44647-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487050v1</w:t>
+                <w:t xml:space="preserve">hal-02487054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Power Analysis in the Presence of Hardware Countermeasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dabbous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,51 +5234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51A2EE0F"/>
+    <w:nsid w:val="EC229147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-clavier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-3684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146458176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193035689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2023.104904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Isorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012787200003767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012813200003767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04416546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagnerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66787-4_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03515-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11PVKF24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Feix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40026-1_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTVD1LBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Roussellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verneuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25578-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23951-9_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z46Z5SQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gierlichs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verbauwhede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79263-5_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2S3M114-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77086-2_11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJR42KQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11894063_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tunstall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889700_20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP7FQR5Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28632-5_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44647-8_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44709-1_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dabbous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44499-8_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gaj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevallier-Mames" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-clavier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-3684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146458176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193035689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2023.104904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Isorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012813200003767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012787200003767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04416546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagnerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66787-4_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03515-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11PVKF24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Feix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40026-1_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NTVD1LBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Roussellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verneuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25578-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23951-9_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z46Z5SQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gierlichs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verbauwhede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79263-5_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2S3M114-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77086-2_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJR42KQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11894063_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tunstall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889700_20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GP7FQR5Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28632-5_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44709-1_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44647-8_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dabbous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44499-8_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gaj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevallier-Mames" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuhr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>