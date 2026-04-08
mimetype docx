--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1038,321 +1038,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Permian–Early Triassic environmental changes recorded by multi-isotope (Re-Os-N-Hg) data and trace metal distribution from the Hovea-3 section, Western Australia</w:t>
+                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetoslav Georgiev</w:t>
+                <w:t xml:space="preserve">S. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Stein</w:t>
+                <w:t xml:space="preserve">L. Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Yang</w:t>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hannah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.07.007⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444163v1</w:t>
+                <w:t xml:space="preserve">cea-02954373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Permian–Early Triassic environmental changes recorded by multi-isotope (Re-Os-N-Hg) data and trace metal distribution from the Hovea-3 section, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetoslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seman</w:t>
+                <w:t xml:space="preserve">Holly Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dussubieux</w:t>
+                <w:t xml:space="preserve">Gang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cloquet</w:t>
+                <w:t xml:space="preserve">Judith Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pryce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.353-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02954373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,161 +1553,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02123880v1</w:t>
+                <w:t xml:space="preserve">cea-02296084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium stable isotope variation in a mountain area impacted by acid mine drainage</w:t>
               </w:r>
@@ -1821,161 +1821,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Cadet</w:t>
+                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02296084v1</w:t>
+                <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycling and atmospheric exchanges of selenium in Canadian subarctic thermokarst ponds</w:t>
               </w:r>
@@ -2499,476 +2499,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing metal sources in peribatholitic hydrothermal W deposits based on the chemical composition of wolframite: The example of the Variscan French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium isotopic evidence for the evolution of marine primary productivity and the biological extinction event during the Permian-Triassic crisis from the Meishan section, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 479, pp.58-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 481, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334104v1</w:t>
+                <w:t xml:space="preserve">hal-02915118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotopic evidence for the evolution of marine primary productivity and the biological extinction event during the Permian-Triassic crisis from the Meishan section, South China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd isotope fractionation during sulfide mineral weathering in the Fule Zn-Pb-Cd deposit, Yunnan Province, Southwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Fan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runsheng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616-617, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915118v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd isotope fractionation during sulfide mineral weathering in the Fule Zn-Pb-Cd deposit, Yunnan Province, Southwest China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Runsheng Yin</w:t>
+                <w:t xml:space="preserve">Tracing metal sources in peribatholitic hydrothermal W deposits based on the chemical composition of wolframite: The example of the Variscan French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479, pp.58-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella O. Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Geochemical Cycling in a Phosphorus‐Rich Ocean During the Early Ediacaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (5), pp.675-686. </w:t>
@@ -3441,441 +3441,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biological switch at the ocean surface as a cause of laminations in a Precambrian iron formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd isotope fractionation during simulated and natural weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hashizume</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Jayananda</w:t>
+                <w:t xml:space="preserve">Chongguang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318569v1</w:t>
+                <w:t xml:space="preserve">hal-01772371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd isotope fractionation during simulated and natural weathering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chongguang Luo</w:t>
+                <w:t xml:space="preserve">Zinc Isotope Fractionation in the Hyperaccumulator Noccaea caerulescens and the Nonaccumulating Plant Thlaspi arvense at Low and High Zn Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.060⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (15), pp.8020-8027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772371v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Isotope Fractionation in the Hyperaccumulator Noccaea caerulescens and the Nonaccumulating Plant Thlaspi arvense at Low and High Zn Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biological switch at the ocean surface as a cause of laminations in a Precambrian iron formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hashizume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye-Tao Tang</w:t>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446:, pp.27-36 (IF 4,734). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b00167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn/Cd ratios and cadmium isotope evidence for the classification of lead-zinc deposits</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.25273. </w:t>
@@ -4093,909 +4093,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771557v1</w:t>
+                <w:t xml:space="preserve">hal-01357434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 347 (7-8), </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.147 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357434v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 347 (5-6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357428v1</w:t>
+                <w:t xml:space="preserve">hal-01771506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-first-order reaction of chemically and biologically formed green rusts with HgII and C15H15N3O2: effects of pH and stabilizing agents (phosphate, silicate, polyacrylic acid, and bacterial cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Ph Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.266-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771506v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the geochemical metal cycle during mining: Multiple isotope studies of lake sediments from Schefferville, subarctic Québec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering and vegetation controls on nickel isotope fractionation in surface ultramafic environments (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Aebischer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tenghaobo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 423, pp.24 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769718v1</w:t>
+                <w:t xml:space="preserve">hal-01771581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering and vegetation controls on nickel isotope fractionation in surface ultramafic environments (Albania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+                <w:t xml:space="preserve">Disruption of the geochemical metal cycle during mining: Multiple isotope studies of lake sediments from Schefferville, subarctic Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pienitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.167 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771581v1</w:t>
+                <w:t xml:space="preserve">hal-01769718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Mercury in One Hundred and Sixteen Geological and Environmental Reference Materials Using a Direct Mercury Analyser</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tioga Gulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (1), pp.71 - 86. </w:t>
@@ -5140,90 +5140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of early Cambrian ocean chemistry from Mo isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,77 +5270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenium isotopes trace anoxic and ferruginous seawater conditions in the Early Cambrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelei Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5391,103 +5391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and Zinc Isotope Fractionation in Hyperaccumulating and Nonaccumulating Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (20), pp.11926 - 11933. </w:t>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,77 +5831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (18), pp.9972-9979. </w:t>
@@ -6082,77 +6082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum isotopic records across the Precambrian-Cambrian boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6625,51 +6625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of soil cadmium using stable and radioactive isotope dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Srayeddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 153 (3-4), pp.372-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6767,51 +6767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban/Peri-Urban Aerosol Survey by Determination of the Concentration and Isotopic Composition of Pb Collected by Transplanted Lichen Hypogymnia physodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-Arantegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aramendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1182-1191. </w:t>
@@ -7301,77 +7301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the isotopic composition of zinc in the natural environment and the use of zinc isotopes in biogeosciences: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,103 +7689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic origin of intergrown Mo-sulphide- and carbonaceous matter in Lower Cambrian black shales (Zunyi Formation, southern China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (N2), pp.1-19</w:t>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopic analysis of infant bone tissue dating from the Roman Era via multi-collector ICP – mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,316 +7933,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Carignan</w:t>
+                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Libourel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486237v1</w:t>
+                <w:t xml:space="preserve">hal-05444433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Libourel</w:t>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (8), pp.2525-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444433v1</w:t>
+                <w:t xml:space="preserve">hal-01486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,64 +8328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (1), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8712,648 +8712,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hashizume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410845v1</w:t>
+                <w:t xml:space="preserve">hal-00412095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National PNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412095v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Somaya</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16h Annuel V.M. Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A461-A461</w:t>
+              <w:t xml:space="preserve">ESPC : co-convenor : session : origin of life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408073v1</w:t>
+                <w:t xml:space="preserve">hal-00411994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Soyama</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPC : co-convenor : session : origin of life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16h Annuel V.M. Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A461-A461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411994v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition isotopique du cadmium comme traceur potentiel de source de pollution</w:t>
               </w:r>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting of the French Stable Isotope Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,256 +9585,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuofei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zelano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shuofei Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179717v1</w:t>
+                <w:t xml:space="preserve">hal-03179424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Zelano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuofei Dong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabella Zelano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179424v1</w:t>
+                <w:t xml:space="preserve">hal-03179717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t>
               </w:r>
@@ -9941,103 +9941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil-plant system of ultramafic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt California 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. 2014</w:t>
@@ -10066,103 +10066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and zinc isotope fractionation in hyperaccumulating and non-accumulating plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt California 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. 2014</w:t>
@@ -10191,103 +10191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of stable Zn isotopes in the Zn hyperaccumulator Noccaea caerulescens and two non-accumulating species, Thlaspi arvense and Silene vulgaris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t>
@@ -10316,103 +10316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnvironMetal Isotopes 2013 conference (EMI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Ascona, Switzerland. 2013</w:t>
@@ -10441,103 +10441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2013</w:t>
@@ -10592,77 +10592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd V.M. Goldschmidt Conference (Goldschmidt 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. 2012</w:t>
@@ -10986,51 +10986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.4 The Geology of the 3.8 Ga Nuvvuagittuq (Porpoise Cove) Greenstone Belt, Northeastern Superior Province, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11651,51 +11651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>