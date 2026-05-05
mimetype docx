--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -502,680 +502,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Le Meur</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Cadet</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Van Doan</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Ngoc Trien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03224279v1</w:t>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Isotope Evidence for Enhanced Anthropogenic Particle Transport to the Himalayas during Summer Months</w:t>
+                <w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijeet Mitra</w:t>
+                <w:t xml:space="preserve">Clémence Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indra Sen</w:t>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra Pandey</w:t>
+                <w:t xml:space="preserve">Nguyen Van Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinoj Velu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+                <w:t xml:space="preserve">Dinh Ngoc Trien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (20), pp.13697-13708. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444157v1</w:t>
+                <w:t xml:space="preserve">cea-03224279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotopic constraints on metal sources in the Huize Zn–Pb deposit, SW China</w:t>
+                <w:t xml:space="preserve">Lead Isotope Evidence for Enhanced Anthropogenic Particle Transport to the Himalayas during Summer Months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+                <w:t xml:space="preserve">Arijeet Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanjie Wen</w:t>
+                <w:t xml:space="preserve">Indra Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+                <w:t xml:space="preserve">Satyendra Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhilong Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Vinoj Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.101241. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (20), pp.13697-13708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442531v1</w:t>
+                <w:t xml:space="preserve">hal-05444157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium isotopic constraints on metal sources in the Huize Zn–Pb deposit, SW China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Zhilong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.101241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+                <w:t xml:space="preserve">hal-03442531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
+                <w:t xml:space="preserve">Identification of the origin of infantile saturnism based on lead isotopic and elemental ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seman</w:t>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dussubieux</w:t>
+                <w:t xml:space="preserve">Chloe Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cloquet</w:t>
+                <w:t xml:space="preserve">Marion Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pryce</w:t>
+                <w:t xml:space="preserve">Juliette Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.126627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02954373v1</w:t>
+                <w:t xml:space="preserve">hal-02915093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Permian–Early Triassic environmental changes recorded by multi-isotope (Re-Os-N-Hg) data and trace metal distribution from the Hovea-3 section, Western Australia</w:t>
               </w:r>
@@ -1289,827 +1302,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t>
+                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zelano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">S. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932912v1</w:t>
+                <w:t xml:space="preserve">cea-02954373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the origin of infantile saturnism based on lead isotopic and elemental ratios</w:t>
+                <w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+                <w:t xml:space="preserve">I. Zelano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Bruneau</w:t>
+                <w:t xml:space="preserve">A. van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Legeay</w:t>
+                <w:t xml:space="preserve">G. Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Parisot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, pp.126627. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 454 (1-2), pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915093v1</w:t>
+                <w:t xml:space="preserve">hal-02932912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycling and atmospheric exchanges of selenium in Canadian subarctic thermokarst ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Reinhard Pienitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1-2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-019-00599-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02296084v1</w:t>
+                <w:t xml:space="preserve">hal-02319607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium stable isotope variation in a mountain area impacted by acid mine drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen-Jun Yang</w:t>
+                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keng-Bo Ding</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.210⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171139v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium stable isotope variation in a mountain area impacted by acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Wen-Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Keng-Bo Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 646, pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02123880v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling and atmospheric exchanges of selenium in Canadian subarctic thermokarst ponds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
+                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Pienitz</w:t>
+                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouchard</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (1-2), pp.193-211. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-019-00599-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319607v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02296084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
               </w:r>
@@ -2499,287 +2499,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotopic evidence for the evolution of marine primary productivity and the biological extinction event during the Permian-Triassic crisis from the Meishan section, South China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cd isotope fractionation during sulfide mineral weathering in the Fule Zn-Pb-Cd deposit, Yunnan Province, Southwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Fan</w:t>
+                <w:t xml:space="preserve">Runsheng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 481, pp.110-118. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616-617, pp.64-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915118v1</w:t>
+                <w:t xml:space="preserve">hal-02915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd isotope fractionation during sulfide mineral weathering in the Fule Zn-Pb-Cd deposit, Yunnan Province, Southwest China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cadmium isotopic evidence for the evolution of marine primary productivity and the biological extinction event during the Permian-Triassic crisis from the Meishan section, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runsheng Yin</w:t>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 616-617, pp.64-72. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915115v1</w:t>
+                <w:t xml:space="preserve">hal-02915118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing metal sources in peribatholitic hydrothermal W deposits based on the chemical composition of wolframite: The example of the Variscan French Massif Central</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella O. Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,64 +3045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Geochemical Cycling in a Phosphorus‐Rich Ocean During the Early Ediacaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,103 +3179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium isotope fractionation in the Fule Mississippi Valley-type deposit, Southwest China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (5), pp.675-686. </w:t>
@@ -3441,523 +3441,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd isotope fractionation during simulated and natural weathering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biological switch at the ocean surface as a cause of laminations in a Precambrian iron formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongguang Luo</w:t>
+                <w:t xml:space="preserve">K. Hashizume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.060⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446:, pp.27-36 (IF 4,734). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772371v1</w:t>
+                <w:t xml:space="preserve">hal-01318569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Isotope Fractionation in the Hyperaccumulator Noccaea caerulescens and the Nonaccumulating Plant Thlaspi arvense at Low and High Zn Supply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+                <w:t xml:space="preserve">Cd isotope fractionation during simulated and natural weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongguang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b00167⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594591v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biological switch at the ocean surface as a cause of laminations in a Precambrian iron formation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc Isotope Fractionation in the Hyperaccumulator Noccaea caerulescens and the Nonaccumulating Plant Thlaspi arvense at Low and High Zn Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Pinti</w:t>
+                <w:t xml:space="preserve">Ye-Tao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Orberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jayananda</w:t>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (15), pp.8020-8027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318569v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn/Cd ratios and cadmium isotope evidence for the classification of lead-zinc deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.25273. </w:t>
@@ -4093,1453 +4093,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of early Cambrian ocean chemistry from Mo isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chabaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357434v1</w:t>
+                <w:t xml:space="preserve">hal-01771411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771557v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 347 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771506v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-first-order reaction of chemically and biologically formed green rusts with HgII and C15H15N3O2: effects of pH and stabilizing agents (phosphate, silicate, polyacrylic acid, and bacterial cells)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Estrade</w:t>
+                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.12.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.147 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153424v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pseudo-first-order reaction of chemically and biologically formed green rusts with HgII and C15H15N3O2: effects of pH and stabilizing agents (phosphate, silicate, polyacrylic acid, and bacterial cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-Ph Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357428v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering and vegetation controls on nickel isotope fractionation in surface ultramafic environments (Albania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01771581v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the geochemical metal cycle during mining: Multiple isotope studies of lake sediments from Schefferville, subarctic Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Pienitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 412, pp.167 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Mercury in One Hundred and Sixteen Geological and Environmental Reference Materials Using a Direct Mercury Analyser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Weathering and vegetation controls on nickel isotope fractionation in surface ultramafic environments (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2013.00254.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 423, pp.24 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769705v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of early Cambrian ocean chemistry from Mo isotopes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Determination of Mercury in One Hundred and Sixteen Geological and Environmental Reference Materials Using a Direct Mercury Analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tioga Gulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.71 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2013.00254.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium isotopes trace anoxic and ferruginous seawater conditions in the Early Cambrian</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Fan</w:t>
+                <w:t xml:space="preserve">Nickel and Zinc Isotope Fractionation in Hyperaccumulating and Nonaccumulating Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Tao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.11926 - 11933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es5020955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768993v1</w:t>
+                <w:t xml:space="preserve">hal-01768346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Zinc Isotope Fractionation in Hyperaccumulating and Nonaccumulating Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
+                <w:t xml:space="preserve">Selenium isotopes trace anoxic and ferruginous seawater conditions in the Early Cambrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelei Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (20), pp.11926 - 11933. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.164 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es5020955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768346v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adherence to standard treatment guidelines in a rural paediatric hospital in Sierra Leone</w:t>
               </w:r>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,360 +5799,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of stable zinc isotopes in the field-grown zinc hyperaccumulator Noccaea caerulescens and the zinc-tolerant plant Silene vulgaris.</w:t>
+                <w:t xml:space="preserve">Isotopic analysis of the metabolically relevant transition metals Cu, Fe and Zn in human blood from vegetarians and omnivores using multi-collector ICP-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yetao Tang</w:t>
+                <w:t xml:space="preserve">Lana van Heghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Engström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Rodushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Vanhaecke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es3015056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (8), pp.1327-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ja30070b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642579v1</w:t>
+                <w:t xml:space="preserve">hal-05444186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analysis of the metabolically relevant transition metals Cu, Fe and Zn in human blood from vegetarians and omnivores using multi-collector ICP-mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilia Rodushkin</w:t>
+                <w:t xml:space="preserve">Fractionation of stable zinc isotopes in the field-grown zinc hyperaccumulator Noccaea caerulescens and the zinc-tolerant plant Silene vulgaris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (8), pp.1327-1334. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (18), pp.9972-9979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ja30070b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es3015056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444186v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum isotopic records across the Precambrian-Cambrian boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Latruwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.393-410. </w:t>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), pp.2133-2141. </w:t>
@@ -6625,51 +6625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of soil cadmium using stable and radioactive isotope dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Srayeddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 153 (3-4), pp.372-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6767,51 +6767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban/Peri-Urban Aerosol Survey by Determination of the Concentration and Isotopic Composition of Pb Collected by Transplanted Lichen Hypogymnia physodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,285 +6878,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method for Pb isotopic analysis of archaeological artefacts using single-collector ICP-dynamic reaction cell-MS</w:t>
+                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David de Muynck</w:t>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Vanhaecke</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b709461b⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444142v1</w:t>
+                <w:t xml:space="preserve">hal-00325750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. E. Sonke</w:t>
+                <w:t xml:space="preserve">Development of a new method for Pb isotopic analysis of archaeological artefacts using single-collector ICP-dynamic reaction cell-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b709461b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325750v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation-inductively coupled plasma-dynamic reaction cell-mass spectrometry for the determination of lead isotope ratios in ancient glazed ceramics for discriminating purposes</w:t>
               </w:r>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-Arantegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aramendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1182-1191. </w:t>
@@ -7301,77 +7301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7573,77 +7573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the isotopic composition of zinc in the natural environment and the use of zinc isotopes in biogeosciences: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 390 (2), pp.451-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7689,103 +7689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic origin of intergrown Mo-sulphide- and carbonaceous matter in Lower Cambrian black shales (Zunyi Formation, southern China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (N2), pp.1-19</w:t>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopic analysis of infant bone tissue dating from the Roman Era via multi-collector ICP – mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,316 +7933,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Libourel</w:t>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (8), pp.2525-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444433v1</w:t>
+                <w:t xml:space="preserve">hal-01486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Carignan</w:t>
+                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Libourel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486237v1</w:t>
+                <w:t xml:space="preserve">hal-05444433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,64 +8328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (1), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8712,480 +8712,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wirth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Soyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAC-MAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque National PNP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412095v1</w:t>
+                <w:t xml:space="preserve">hal-00411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Soyama</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National PNP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">GAC-MAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411993v1</w:t>
+                <w:t xml:space="preserve">hal-00410845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hashizume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410845v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPC : co-convenor : session : origin of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
@@ -9214,90 +9214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting of the French Stable Isotope Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,256 +9585,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Zelano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuofei Dong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabella Zelano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179424v1</w:t>
+                <w:t xml:space="preserve">hal-03179717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuofei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zelano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shuofei Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179717v1</w:t>
+                <w:t xml:space="preserve">hal-03179424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t>
               </w:r>
@@ -9941,103 +9941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil-plant system of ultramafic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt California 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. 2014</w:t>
@@ -10066,103 +10066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and zinc isotope fractionation in hyperaccumulating and non-accumulating plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt California 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. 2014</w:t>
@@ -10185,234 +10185,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of stable Zn isotopes in the Zn hyperaccumulator Noccaea caerulescens and two non-accumulating species, Thlaspi arvense and Silene vulgaris.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenghaobo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Biogeochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267090v1</w:t>
+                <w:t xml:space="preserve">hal-01267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnvironMetal Isotopes 2013 conference (EMI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Ascona, Switzerland. 2013</w:t>
@@ -10435,234 +10435,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+                <w:t xml:space="preserve">Fractionation of stable Zn isotopes in the Zn hyperaccumulator Noccaea caerulescens and two non-accumulating species, Thlaspi arvense and Silene vulgaris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2013</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267085v1</w:t>
+                <w:t xml:space="preserve">hal-01267090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn isotopes variation in field hyperaccumulator plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd V.M. Goldschmidt Conference (Goldschmidt 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. 2012</w:t>
@@ -10986,51 +10986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.4 The Geology of the 3.8 Ga Nuvvuagittuq (Porpoise Cove) Greenstone Belt, Northeastern Superior Province, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11651,51 +11651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>