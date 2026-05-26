--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
+                <w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">A.L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Tavella</w:t>
+                <w:t xml:space="preserve">E. Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
+                <w:t xml:space="preserve">G. Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028513v1</w:t>
+                <w:t xml:space="preserve">insu-04125164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t>
+                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Machado</w:t>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guimaraes</w:t>
+                <w:t xml:space="preserve">Marie-José Tavella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monvoisin</w:t>
+                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04125164v1</w:t>
+                <w:t xml:space="preserve">hal-04028513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Reference Materials for In situ Rb-Sr Dating by LA-ICP-MS/MS</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (4), pp.645-671. </w:t>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t>
+                <w:t xml:space="preserve">Lead Isotope Evidence for Enhanced Anthropogenic Particle Transport to the Himalayas during Summer Months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Le Meur</w:t>
+                <w:t xml:space="preserve">Arijeet Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Cadet</w:t>
+                <w:t xml:space="preserve">Indra Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Van Doan</w:t>
+                <w:t xml:space="preserve">Satyendra Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Ngoc Trien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Vinoj Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (20), pp.13697-13708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03224279v1</w:t>
+                <w:t xml:space="preserve">hal-05444157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Isotope Evidence for Enhanced Anthropogenic Particle Transport to the Himalayas during Summer Months</w:t>
+                <w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijeet Mitra</w:t>
+                <w:t xml:space="preserve">Clémence Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indra Sen</w:t>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra Pandey</w:t>
+                <w:t xml:space="preserve">Nguyen Van Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinoj Velu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+                <w:t xml:space="preserve">Dinh Ngoc Trien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (20), pp.13697-13708. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444157v1</w:t>
+                <w:t xml:space="preserve">cea-03224279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium isotopic constraints on metal sources in the Huize Zn–Pb deposit, SW China</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.101241. </w:t>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62, pp.126627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,321 +1168,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Permian–Early Triassic environmental changes recorded by multi-isotope (Re-Os-N-Hg) data and trace metal distribution from the Hovea-3 section, Western Australia</w:t>
+                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetoslav Georgiev</w:t>
+                <w:t xml:space="preserve">S. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Stein</w:t>
+                <w:t xml:space="preserve">L. Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Yang</w:t>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hannah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.07.007⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444163v1</w:t>
+                <w:t xml:space="preserve">cea-02954373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotope analysis in ancient glass from South Asia using portable laser ablation sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Permian–Early Triassic environmental changes recorded by multi-isotope (Re-Os-N-Hg) data and trace metal distribution from the Hovea-3 section, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetoslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seman</w:t>
+                <w:t xml:space="preserve">Holly Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dussubieux</w:t>
+                <w:t xml:space="preserve">Gang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cloquet</w:t>
+                <w:t xml:space="preserve">Judith Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pryce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 63 (1), pp.88-104. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.353-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02954373v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,429 +1687,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02123880v1</w:t>
+                <w:t xml:space="preserve">cea-02296084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium stable isotope variation in a mountain area impacted by acid mine drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Jun Yang</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keng-Bo Ding</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 646, pp.696-703. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171139v1</w:t>
+                <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium stable isotope variation in a mountain area impacted by acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t>
+                <w:t xml:space="preserve">Wen-Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viengkeo Souksavatdy</w:t>
+                <w:t xml:space="preserve">Keng-Bo Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thonglith Luangkhoth</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Hao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 646, pp.696-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02296084v1</w:t>
+                <w:t xml:space="preserve">hal-02171139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runsheng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616-617, pp.64-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 481, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 479, pp.58-85. </w:t>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella O. Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (8), pp.5248-5260. </w:t>
@@ -3173,295 +3173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotope fractionation in the Fule Mississippi Valley-type deposit, Southwest China</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-calibration of a proposed new primary reference standard AA-ETH Zn for zinc isotopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaohong Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Fan</w:t>
+                <w:t xml:space="preserve">Corey Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuofei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-016-0691-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.415-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ja00282j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915133v1</w:t>
+                <w:t xml:space="preserve">hal-02915128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-calibration of a proposed new primary reference standard AA-ETH Zn for zinc isotopic analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Cadmium isotope fractionation in the Fule Mississippi Valley-type deposit, Southwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Conway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuofei Dong</w:t>
+                <w:t xml:space="preserve">Shaohong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (2), pp.415-419. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (5), pp.675-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ja00282j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-016-0691-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915128v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biological switch at the ocean surface as a cause of laminations in a Precambrian iron formation.</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Isotope Fractionation in the Hyperaccumulator Noccaea caerulescens and the Nonaccumulating Plant Thlaspi arvense at Low and High Zn Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury (Hg) in meteorites: Variations in abundance, thermal release profile, mass-dependent and mass-independent isotopic fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias M.M. Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4223,676 +4223,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chabaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Nicolas Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 347 (5-6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357428v1</w:t>
+                <w:t xml:space="preserve">hal-01771506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pseudo-first-order reaction of chemically and biologically formed green rusts with HgII and C15H15N3O2: effects of pH and stabilizing agents (phosphate, silicate, polyacrylic acid, and bacterial cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-Ph Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357434v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 1: Radiogenic isotopes and elemental geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771557v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-first-order reaction of chemically and biologically formed green rusts with HgII and C15H15N3O2: effects of pH and stabilizing agents (phosphate, silicate, polyacrylic acid, and bacterial cells)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical and isotopic record of anthropogenic activities – Thematic issue dedicated to Jean Carignan (1965–2012). Part 2: Traditional and non-traditional stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etique</w:t>
+                <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Hazotte</w:t>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-S Sergent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153424v1</w:t>
+                <w:t xml:space="preserve">hal-01357434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of elemental atmospheric metal fallout and Pb isotopic composition monitoring using lichens in northeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tracing sources of pollution in soils from the Jinding Pb–Zn mining district in China using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjie Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.257 - 266. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.147 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771506v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the geochemical metal cycle during mining: Multiple isotope studies of lake sediments from Schefferville, subarctic Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,64 +4965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering and vegetation controls on nickel isotope fractionation in surface ultramafic environments (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,51 +5270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and Zinc Isotope Fractionation in Hyperaccumulating and Nonaccumulating Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Tao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelei Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.164 - 172. </w:t>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Rodushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5948,51 +5948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of stable zinc isotopes in the field-grown zinc hyperaccumulator Noccaea caerulescens and the zinc-tolerant plant Silene vulgaris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (8), pp.775-778. </w:t>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Haest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Latruwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Krznaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Srayeddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 153 (3-4), pp.372-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6767,51 +6767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban/Peri-Urban Aerosol Survey by Determination of the Concentration and Isotopic Composition of Pb Collected by Transplanted Lichen Hypogymnia physodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new method for Pb isotopic analysis of archaeological artefacts using single-collector ICP-dynamic reaction cell-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-Arantegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aramendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1182-1191. </w:t>
@@ -7288,90 +7288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7431,51 +7431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium isotope systematics of the lithologically varied Moselle river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the isotopic composition of zinc in the natural environment and the use of zinc isotopes in biogeosciences: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (N2), pp.1-19</w:t>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopic analysis of infant bone tissue dating from the Roman Era via multi-collector ICP – mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,329 +7933,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Carignan</w:t>
+                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Libourel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486237v1</w:t>
+                <w:t xml:space="preserve">hal-05444433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant dispersion around an urban area using trace metal concentrations and Pb isotopic compositions in epiphytic lichens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Tracing source pollution in soils using cadmium and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Libourel</w:t>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.09.073⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (8), pp.2525-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052232+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444433v1</w:t>
+                <w:t xml:space="preserve">hal-01486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Isotopic Composition of Fly Ash and Flue Gas Residues from Municipal Solid Waste Combustors in France: Implications for Atmospheric Lead Source Tracing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8302,90 +8302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Cadmium Isotopic Variations in Eight Geological Reference Materials (NIST SRM 2711, BCR 176, GSS-1, GXR-1, GXR-2, GSD-12, Nod-P-1, Nod-A-1) and Anthropogenic Samples, Measured by MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (1), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8483,51 +8483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Janney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (11), pp.1352-1356. </w:t>
@@ -8597,51 +8597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc behavior in river materials through the double spectroscopic and isotopic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,678 +8712,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hashizume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Soyama</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National PNP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">GAC-MAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411993v1</w:t>
+                <w:t xml:space="preserve">hal-00412095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jayananda</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAC-MAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque National PNP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410845v1</w:t>
+                <w:t xml:space="preserve">hal-00411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating biomarkers (N, C, Fe) in Archean cherts at micro- and nanoscale : new techniques at work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron isotopic composition of iron-silica layers along a profile in a single =2,9 Ga old BIF from Dhawar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412095v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+                <w:t xml:space="preserve">biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Soyama</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPC : co-convenor : session : origin of life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16h Annuel V.M. Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A461-A461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411994v1</w:t>
+                <w:t xml:space="preserve">hal-00408073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
+                <w:t xml:space="preserve">Biomarkers in Archaean banded iron formations from Pilbara and Dhawar Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Somaya</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16h Annuel V.M. Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A461-A461</w:t>
+              <w:t xml:space="preserve">ESPC : co-convenor : session : origin of life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408073v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition isotopique du cadmium comme traceur potentiel de source de pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,51 +9604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Zelano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,51 +9725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuofei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuofei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,64 +9941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel isotope fractionation in the soil-plant system of ultramafic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10079,51 +10079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and zinc isotope fractionation in hyperaccumulating and non-accumulating plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,277 +10185,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenghaobo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tenghaobo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2013</w:t>
+              <w:t xml:space="preserve">EnvironMetal Isotopes 2013 conference (EMI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ascona, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267085v1</w:t>
+                <w:t xml:space="preserve">hal-01267087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Nickel isotope fractionation in the soil to hyper-accumulating plant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenghaobo Deng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnvironMetal Isotopes 2013 conference (EMI2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ascona, Switzerland. 2013</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267087v1</w:t>
+                <w:t xml:space="preserve">hal-01267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of stable Zn isotopes in the Zn hyperaccumulator Noccaea caerulescens and two non-accumulating species, Thlaspi arvense and Silene vulgaris.</w:t>
               </w:r>
@@ -10467,51 +10467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10579,51 +10579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn isotopes variation in field hyperaccumulator plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yetao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,51 +10736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope analysis and its applications to the study of ancient indian glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,51 +10883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11025,51 +11025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Oldest Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Elsevier, pp.219-250, 2007, Developments in Precambrian Geology, </w:t>
@@ -11133,267 +11133,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929563v1</w:t>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11411,51 +11411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie élémentaire et isotopique des métaux lourds : applications environnementales en tissu urbain et industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL028N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11651,51 +11651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legeay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02954373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussubieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12618" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Georgiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Stein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.07.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02319607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pienitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00599-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jun Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Bo Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z31LJ9B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runsheng Yin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.293" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B12WSLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Xiao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Archer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00282j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0691-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hashizume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6N9QL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00167" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.05.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.04.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Ph Remy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etique" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hazotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Sergent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estrade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aebischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenghaobo Deng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TXZ4SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tioga Gulon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00254.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MJB6Z0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5020955" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Chu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina de Bruycker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van den Bergh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dahmane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khogali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schiavetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/pha.12.0060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana van Heghe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Engstr&#246;m" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Rodushkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30070b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3015056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32055.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Haest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Latruwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0279-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVR2MFG4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921060a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WCWX350P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krznaric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wevers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02082.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Srayeddin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB25WZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Muynck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signoret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanhaecke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801739p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Muynck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709461b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M7SWJ8D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramend&#237;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802266f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2009PBGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1635-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QWHXLB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339318v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smits" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylaine Quitt&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.09.073" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ5CK1L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052232+" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048693x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2005.tb00658.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTLCZ84K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yoffe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Janney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Williams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309273a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408073v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somaya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267085v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stevenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Larocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2635(07)15034-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL028N" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>