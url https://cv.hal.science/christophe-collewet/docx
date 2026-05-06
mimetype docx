--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1027,51 +1027,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1307,217 +1307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle en boucle fermée d'une couche de mélange spatiale</w:t>
+                <w:t xml:space="preserve">Closed-loop control of a spatially developing free shear flow around a steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemer Anda-Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578477v1</w:t>
+                <w:t xml:space="preserve">hal-01514361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop control of a spatially developing free shear flow around a steady state</w:t>
+                <w:t xml:space="preserve">Contrôle en boucle fermée d'une couche de mélange spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemer Anda-Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514361v1</w:t>
+                <w:t xml:space="preserve">hal-01578477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect adaptive control of unknown diffusion equation</w:t>
               </w:r>
@@ -1856,109 +1856,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag Reduction of the Plane Poiseuille Flow by Partitioned Visual Servo Control</w:t>
+                <w:t xml:space="preserve">Simultaneous Drag Reduction and Kinetic Energy Density of the Plane Poiseuille Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Quy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American control conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.4084-4089</w:t>
+              <w:t xml:space="preserve">6th AIAA Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726528v1</w:t>
+                <w:t xml:space="preserve">hal-00707173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la traînée de l'écoulement de Poiseuille 2D par asservissement visuel partitionné</w:t>
               </w:r>
@@ -2020,562 +2020,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Drag Reduction and Kinetic Energy Density of the Plane Poiseuille Flow</w:t>
+                <w:t xml:space="preserve">Drag Reduction of the Plane Poiseuille Flow by Partitioned Visual Servo Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Quy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AIAA Flow Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">American control conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.4084-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707173v1</w:t>
+                <w:t xml:space="preserve">hal-00726528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande basée vision d'écoulements fluides</w:t>
+                <w:t xml:space="preserve">La commande basée vision : une nouvelle approche pour la commande en boucle fermée des écoulements fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Dao Xuan-Quy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
+              <w:t xml:space="preserve">GdR « Contrôle des décollements ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629839v1</w:t>
+                <w:t xml:space="preserve">hal-04221781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Control of 2D Plane Poiseuille Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
+                <w:t xml:space="preserve">Un contour actif robuste basé sur les descripteurs de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Symp. on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629708v1</w:t>
+                <w:t xml:space="preserve">inria-00595287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Flows Control using Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control, Aug 2011, MILAN, Italy. pp.3142-3147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00629595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contour actif robuste basé sur les descripteurs de Fourier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision-based Control of 2D Plane Poiseuille Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">7th Int. Symp. on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595287v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commande basée vision : une nouvelle approche pour la commande en boucle fermée des écoulements fluides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Collewet Christophe</w:t>
+                <w:t xml:space="preserve">Commande basée vision d'écoulements fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR « Contrôle des décollements ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221781v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach for Fluid Flows control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,64 +2626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust parametric active contour based on Fourier descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach for Fluid Flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,178 +2810,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande des écoulements fluides par asservissement visuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using image gradient as a visual feature for visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESPCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPCI, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taipei, Taiwan, Taiwan. pp.5687-5692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218097v1</w:t>
+                <w:t xml:space="preserve">inria-00544788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using image gradient as a visual feature for visual servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande des écoulements fluides par asservissement visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taipei, Taiwan, Taiwan. pp.5687-5692</w:t>
+              <w:t xml:space="preserve">Séminaire ESPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPCI, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544788v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow control by visual servoing</w:t>
               </w:r>
@@ -3263,299 +3263,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00629794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing set free from image processing</w:t>
+                <w:t xml:space="preserve">Asservissement visuel basé sur des informations photométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, amiens, France. pp.435-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00261398v1</w:t>
+                <w:t xml:space="preserve">inria-00629827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asservissement visuel basé sur des informations photométriques</w:t>
+                <w:t xml:space="preserve">Modeling complex luminance variations for target tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, amiens, France. pp.435-443</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629827v1</w:t>
+                <w:t xml:space="preserve">inria-00304345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling complex luminance variations for target tracking</w:t>
+                <w:t xml:space="preserve">Visual servoing set free from image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00304345v1</w:t>
+                <w:t xml:space="preserve">inria-00261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic guidance of an ultrasound probe by visual servoing based on B-mode image moments</w:t>
               </w:r>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active rough shape estimation of unknown objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,261 +3914,261 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature points tracking using photometric model and colorimetric invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Gouiffes</w:t>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color in Graphics and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp 18-23</w:t>
+              <w:t xml:space="preserve">3rd European Conf. on Colour in Graphics, Imaging, and Vision, CGIV'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Leeds, UK, France. pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375937v1</w:t>
+                <w:t xml:space="preserve">inria-00350327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature points tracking using photometric model and colorimetric invariants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gouiffès</w:t>
+                <w:t xml:space="preserve">A camera-projector system for robot positioning by visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conf. on Colour in Graphics, Imaging, and Vision, CGIV'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Leeds, UK, France. pp.18-23</w:t>
+              <w:t xml:space="preserve">IEEE Int. Workshop on Projector-Camera Systems, PROCAM'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New York, France. pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350327v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature point tracking : Robustness to specular highlights and lighting variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,2273 +4196,2247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Computer Vision, ECCV'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Graz, Austria, France. pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature point tracking: robustness to specular highlights and lighting variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">A Photometric Model for Specular Highlights and Lighting Changes. Application to Feature Points Tracking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouiffes Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp 2117-2120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375941v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A camera-projector system for robot positioning by visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pagès</w:t>
+                <w:t xml:space="preserve">A photometric model for specular highlights and lighting changes. Application to feature points tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Workshop on Projector-Camera Systems, PROCAM'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New York, France. pp.2-9</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, Georgia, France. pp.2117-2120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350319v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photometric Model for Specular Highlights and Lighting Changes. Application to Feature Points Tracking.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
+                <w:t xml:space="preserve">An approach to visual servoing based on coded light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orlando, Florida, United States. pp.4118-4123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375917v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photometric model for specular highlights and lighting changes. Application to feature points tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gouiffès</w:t>
+                <w:t xml:space="preserve">Robust decoupled visual servoing based on structured light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Atlanta, Georgia, France. pp.2117-2120</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edmonton, Canada, France. pp.2676-2681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350293v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00351900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to visual servoing based on coded light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pagès</w:t>
+                <w:t xml:space="preserve">Suivi de points robuste aux spécularités et aux changements d'éclairage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orlando, Florida, United States. pp.4118-4123</w:t>
+              <w:t xml:space="preserve">20ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2005, Louvain-La-Neuve, Belgique. pp.831-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350317v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust decoupled visual servoing based on structured light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-free visual servoing on complex images based on 3D reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edmonton, Canada, France. pp.2676-2681</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.751-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00351900v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de points robuste aux spécularités et aux changements d'éclairage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+                <w:t xml:space="preserve">Plane-to-plane positioning from image-based visual servoing and structured light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Sep 2005, Louvain-La-Neuve, Belgique. pp.831-834</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sendai, Japan, Japan. pp.1004--1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236888v1</w:t>
+                <w:t xml:space="preserve">inria-00352034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouiffès Michèle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Trémeau Alain</w:t>
+                <w:t xml:space="preserve">C. Fernandez Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
+              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221811v1</w:t>
+                <w:t xml:space="preserve">hal-02584123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gouiffès</w:t>
+                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouiffès Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez Maloigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Trémeau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584123v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-to-plane positioning from image-based visual servoing and structured light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
+                <w:t xml:space="preserve">Couplage asservissement visuel et lumière structurée pour la réalisation d’une tâche de positionnement plan à plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagès Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumette François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvi Joaquim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sendai, Japan, Japan. pp.1004--1009</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JCCR'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352034v1</w:t>
+                <w:t xml:space="preserve">hal-04221805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free visual servoing on complex images based on 3D reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual servoing based on dynamic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Alhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.751-756</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Taipeh, Taiwan, Taiwan. pp.3055-3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352021v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage asservissement visuel et lumière structurée pour la réalisation d’une tâche de positionnement plan à plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pagès Jordi</w:t>
+                <w:t xml:space="preserve">Couplage entre asservissement visuel et reconstruction 3D par vision dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhaj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumette François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvi Joaquim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JCCR'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
+              <w:t xml:space="preserve">19ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221805v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing based on dynamic vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Alhaj</w:t>
+                <w:t xml:space="preserve">Apport de la sélection de primitives point à un suivi robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Taipeh, Taiwan, Taiwan. pp.3055-3060</w:t>
+              <w:t xml:space="preserve">13ème congrès francophone AFRIF-AFIA de reconnaissances des formes et intelligence artificielle RFIA 2002, Angers, 8-10 janvier 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Angers, France. pp.539-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352072v1</w:t>
+                <w:t xml:space="preserve">hal-02580562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre asservissement visuel et reconstruction 3D par vision dynamique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaumette François</w:t>
+                <w:t xml:space="preserve">Asservissement visuel basé sur une reconstruction 3D par vision dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes journées jeunes chercheurs en robotique, Villeurbanne, 16-17 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Villeurbanne, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236831v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asservissement visuel basé sur une reconstruction 3D par vision dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alhaj</w:t>
+                <w:t xml:space="preserve">Improving feature tracking by robust points of interest selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées jeunes chercheurs en robotique, Villeurbanne, 16-17 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Villeurbanne, France. pp.6</w:t>
+              <w:t xml:space="preserve">6th international fall workshop on vision modeling and visualization VMV, Stuttgart, DEU, 21-23 November 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Stuttgart (Germany), Germany. pp.415-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580740v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la sélection de primitives point à un suivi robuste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image-based visual servoing on planar objects of unknown shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chehdi</w:t>
+                <w:t xml:space="preserve">P. Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès francophone AFRIF-AFIA de reconnaissances des formes et intelligence artificielle RFIA 2002, Angers, 8-10 janvier 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Angers, France. pp.539-548</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Seoul, South Korea. pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580562v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving feature tracking by robust points of interest selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A contour approach for image-based control of objects with complex shape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international fall workshop on vision modeling and visualization VMV, Stuttgart, DEU, 21-23 November 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Stuttgart (Germany), Germany. pp.415-422</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Takamatsu, Japan. pp.751-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580561v1</w:t>
+                <w:t xml:space="preserve">inria-00352157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based visual servoing on planar objects of unknown shape</w:t>
+                <w:t xml:space="preserve">2d visual servoing on complex shapes based on a polar description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loisel</w:t>
+                <w:t xml:space="preserve">Laurence Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Seoul, South Korea. pp.247-252</w:t>
+              <w:t xml:space="preserve">6th International IFAC Symposium on Robot Control SYROCO'00, Vienna, AUT, 21-23 September 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vienne, Austria. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352119v1</w:t>
+                <w:t xml:space="preserve">hal-02579483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contour approach for image-based control of objects with complex shape.</w:t>
+                <w:t xml:space="preserve">Conception d'un contrôleur flou-adaptatif : application à la commande d'un robot de traite de vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Takamatsu, Japan. pp.751-756</w:t>
+              <w:t xml:space="preserve">Journées automatique agricole et agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352157v1</w:t>
+                <w:t xml:space="preserve">hal-02577374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2d visual servoing on complex shapes based on a polar description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling a milking robot with a fuzzy adaptive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFAC Symposium on Robot Control SYROCO'00, Vienna, AUT, 21-23 September 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Vienne, Austria. pp.225-230</w:t>
+              <w:t xml:space="preserve">International symposium on automation and robotics in bioproduction and processing, Kobe, JPN, 3-6 novembre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Kobe, Japan. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579483v1</w:t>
+                <w:t xml:space="preserve">hal-02582178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un contrôleur flou-adaptatif : application à la commande d'un robot de traite de vaches laitières</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Marchal</w:t>
+                <w:t xml:space="preserve">Scientific keypoints of the milking robot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rault Guylaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées automatique agricole et agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. pp.207-214</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Prospects for Future Dairying : A Challenge for Science and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577374v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling a milking robot with a fuzzy adaptive system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of teats by a 3D vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on automation and robotics in bioproduction and processing, Kobe, JPN, 3-6 novembre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Kobe, Japan. pp.149-156</w:t>
+              <w:t xml:space="preserve">International symposium prospects for future dairying: a challenge for science and industry, Uppsala, SWE, 13-16 June 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Uppsala, Sweden. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582178v1</w:t>
+                <w:t xml:space="preserve">hal-02573969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D vision system for a milking robot</w:t>
               </w:r>
@@ -6550,643 +6524,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of teats by a 3D vision system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Marchal</w:t>
+                <w:t xml:space="preserve">Mains project-automatic milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rault Guylaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallian Laurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium prospects for future dairying: a challenge for science and industry, Uppsala, SWE, 13-16 June 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Uppsala, Sweden. pp.5</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Prospects for Automatic Milking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1992, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573969v1</w:t>
+                <w:t xml:space="preserve">hal-04220597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific keypoints of the milking robot project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Using a neural network for the adaptive control of a milking robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchal Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rault Guylaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Prospects for Future Dairying : A Challenge for Science and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Automated Agriculture for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Chicaco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220609v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mains project-automatic milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marchal Philippe</w:t>
+                <w:t xml:space="preserve">Architecture du robot de traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rault Guylaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wallian Laurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Prospects for Automatic Milking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1992, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées machinisme agricole du Centre Technique des Industries Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, Oct 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220597v1</w:t>
+                <w:t xml:space="preserve">hal-04221825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a neural network for the adaptive control of a milking robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Milking robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méchineau Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montalesco Jean-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonneau Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigneau Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchal Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Automated Agriculture for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1991, Chicaco, United States</w:t>
+              <w:t xml:space="preserve">Int. Summer Meeting of the American Society of Agricultural Engineers, ASAE-Paper n°90-7047</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASAE, Jun 1990, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220571v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...107 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des animaux : les matériels actuels et leur évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7202,51 +6986,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du 6ième SIMAVIP : nouvelles technologies dans les élevages intensifs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIMAVIP, Mar 1989, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7256,51 +7040,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop control of a spatially developing free shear flow around a steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemer Anda-Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7319,70 +7103,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), pp.12312-12319, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7392,51 +7176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants couleur dédiés à la transparence de l'encre. Application à la segmentation de marquages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7445,97 +7229,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.439-451, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7545,257 +7329,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance: a new visual feature for visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chesi, G. and Hashimoto, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Servoing via Advanced Numerical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCIS 401, Springer-Verlag, pp.71--90, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique Agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Richetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchal</w:t>
+                <w:t xml:space="preserve">Antoine Bourely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Dauchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications non manufacturières de la robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.284, 2000, Traité IC2, 9782746201651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7805,65 +7589,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of spatially developing free shear flow in steady desired state by closed-loop control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemer Anda Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,73 +7655,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of photometric variations for matching correspondences, its validity and its application to tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7946,139 +7730,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la sélection de primitives point à un suivi robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Chehdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8088,51 +7872,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8145,73 +7929,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6631, INRIA. 2008, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00319107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing by means of structured light for plane-to-plane positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8220,274 +8004,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5579, INRIA. 2005, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de développement technologique N°2000-1183 OFIVAL relatif au projet intitulé « Evaluation de la qualité de pièces de viande de porc par vision active et mesures IRM ». Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea. 2004, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement par rapport à un objet plan de forme inconnue par asservissement visuel 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3419, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8497,100 +8281,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'élargissement du champ applicatif des asservissements visuels 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Doctorat Traitement du signal et télécommunications, Université de Rennes I, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02578041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8600,105 +8384,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des asservissements visuels sur des scènes inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université Rennes 1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00844936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8845,51 +8629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059641v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vs7y-8b3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189111v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda-Ondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Ondo Diemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Quy Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Xuan-Quy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gouiffes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Jordi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvi Joaquim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580562v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda Ondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Kermad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578041v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059641v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vs7y-8b3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189111v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda-Ondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Ondo Diemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Quy Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Xuan-Quy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Jordi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvi Joaquim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Ali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda Ondo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Kermad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>