--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1938,191 +1938,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la traînée de l'écoulement de Poiseuille 2D par asservissement visuel partitionné</w:t>
+                <w:t xml:space="preserve">Drag Reduction of the Plane Poiseuille Flow by Partitioned Visual Servo Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Quy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">American control conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.4084-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726532v1</w:t>
+                <w:t xml:space="preserve">hal-00726528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag Reduction of the Plane Poiseuille Flow by Partitioned Visual Servo Control</w:t>
+                <w:t xml:space="preserve">Réduction de la traînée de l'écoulement de Poiseuille 2D par asservissement visuel partitionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Quy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American control conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.4084-4089</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726528v1</w:t>
+                <w:t xml:space="preserve">hal-00726532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande basée vision : une nouvelle approche pour la commande en boucle fermée des écoulements fluides</w:t>
               </w:r>
@@ -2184,398 +2184,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contour actif robuste basé sur les descripteurs de Fourier</w:t>
+                <w:t xml:space="preserve">Commande basée vision d'écoulements fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595287v1</w:t>
+                <w:t xml:space="preserve">inria-00629839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Flows Control using Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un contour actif robuste basé sur les descripteurs de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Aug 2011, MILAN, Italy. pp.3142-3147</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629595v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Control of 2D Plane Poiseuille Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fluid Flows Control using Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Symp. on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Aug 2011, MILAN, Italy. pp.3142-3147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629708v1</w:t>
+                <w:t xml:space="preserve">inria-00629595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande basée vision d'écoulements fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Vision-based Control of 2D Plane Poiseuille Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
+              <w:t xml:space="preserve">7th Int. Symp. on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629839v1</w:t>
+                <w:t xml:space="preserve">inria-00629708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach for Fluid Flows control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,64 +2626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust parametric active contour based on Fourier descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New approach for Fluid Flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tatsambon Fomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,191 +3030,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetry-based visual servoing</w:t>
+                <w:t xml:space="preserve">Photometry-based visual servoing using light reflexion models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5438-5443</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan, Japan. pp.701-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629746v1</w:t>
+                <w:t xml:space="preserve">inria-00436733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometry-based visual servoing using light reflexion models.</w:t>
+                <w:t xml:space="preserve">Colorimetry-based visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kobe, Japan, Japan. pp.701-706</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5438-5443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436733v1</w:t>
+                <w:t xml:space="preserve">inria-00629746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Snakes: a fast and robust parametric active contour model</w:t>
               </w:r>
@@ -4010,243 +4010,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A camera-projector system for robot positioning by visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pagès</w:t>
+                <w:t xml:space="preserve">Feature point tracking : Robustness to specular highlights and lighting variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Workshop on Projector-Camera Systems, PROCAM'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New York, France. pp.2-9</w:t>
+              <w:t xml:space="preserve">European Conf. on Computer Vision, ECCV'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Graz, Austria, France. pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350319v1</w:t>
+                <w:t xml:space="preserve">inria-00350326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature point tracking : Robustness to specular highlights and lighting variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gouiffès</w:t>
+                <w:t xml:space="preserve">A camera-projector system for robot positioning by visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Computer Vision, ECCV'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Graz, Austria, France. pp.92-93</w:t>
+              <w:t xml:space="preserve">IEEE Int. Workshop on Projector-Camera Systems, PROCAM'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New York, France. pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350326v1</w:t>
+                <w:t xml:space="preserve">inria-00350319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photometric Model for Specular Highlights and Lighting Changes. Application to Feature Points Tracking.</w:t>
               </w:r>
@@ -4870,351 +4870,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-to-plane positioning from image-based visual servoing and structured light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pagès</w:t>
+                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sendai, Japan, Japan. pp.1004--1009</w:t>
+              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352034v1</w:t>
+                <w:t xml:space="preserve">hal-02584123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouiffès Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trémeau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584123v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Trémeau Alain</w:t>
+                <w:t xml:space="preserve">Plane-to-plane positioning from image-based visual servoing and structured light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sendai, Japan, Japan. pp.1004--1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221811v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage asservissement visuel et lumière structurée pour la réalisation d’une tâche de positionnement plan à plan</w:t>
               </w:r>
@@ -8629,51 +8629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059641v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vs7y-8b3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189111v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda-Ondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Ondo Diemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Quy Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Xuan-Quy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Jordi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvi Joaquim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Ali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda Ondo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Kermad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059641v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vs7y-8b3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189111v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda-Ondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda-Ondo Diemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Quy Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Xuan-Quy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mebarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Jordi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvi Joaquim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Ali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemer Anda Ondo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Kermad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>