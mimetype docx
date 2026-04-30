--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2186,1462 +2186,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
+                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200487v1</w:t>
+                <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+                <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. pp.134-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691620v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy-to-produce adjustable realistic breast phantoms for microwave imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.2892-2895, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459682v1</w:t>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Conformal mesh and two-step tomographic imaging of the Supelec breast phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. Meaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rydholm Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fhager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mesh and two-step tomographic imaging of the Supelec breast phantom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459599v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
+                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691597v1</w:t>
+                <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy-to-produce adjustable realistic breast phantoms for microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.2892-2895, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691587v1</w:t>
+                <w:t xml:space="preserve">hal-01459682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193603v1</w:t>
+                <w:t xml:space="preserve">hal-01240087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240075v1</w:t>
+                <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240087v1</w:t>
+                <w:t xml:space="preserve">hal-01240075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
               </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,273 +4092,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a planar microwave tomography system for breast cancer detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A planar microwave breast imaging system based on the modulated scattering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Henriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istamboul, Turkey. pp.X</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.CA-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638422v1</w:t>
+                <w:t xml:space="preserve">hal-00638386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar microwave breast imaging system based on the modulated scattering technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a planar microwave tomography system for breast cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Diaz-Bolado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Henriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Memarzadeh-Tehran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.CA-10-3</w:t>
+              <w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istamboul, Turkey. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638386v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne active et retournement temporel pour l'imagerie micro-onde sous-marine</w:t>
               </w:r>
@@ -4853,51 +4853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Mouko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16162891" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Mouko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16162891" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>