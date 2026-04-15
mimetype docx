--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1774,3005 +1774,3005 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoclave scaling behaviour and characterisation during nickel laterite ore leaching under HPAL conditions</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of the Hydrogen Sulfide (H2S) – Benzene (C6H6) Binary System: Experimental and Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Waste Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clwas.2026.100503⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 607, pp.114722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555388v1</w:t>
+                <w:t xml:space="preserve">hal-05555448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levelized cost of hydrogen: A dynamic simulation-based methodology for heavy-duty refuelling stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Benvenuti</w:t>
+                <w:t xml:space="preserve">Mathieu Milhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Milhe</w:t>
+                <w:t xml:space="preserve">Thomas Guewouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guewouo</w:t>
+                <w:t xml:space="preserve">Nikolaos Politidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 206, pp.153374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.153374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium of the Hydrogen Sulfide (H 2 S)–Propylene (C 3 H 6 ) Binary System: Experimental and Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Lemrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+              <w:t xml:space="preserve">, 2026, 71, pp.1798-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data Measurements and Modeling for the Methane + Perfluorohexane System from 293.39 to 333.38 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Narasigadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 71 (2), pp.616-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of the Hydrogen Sulfide (H2S) – Benzene (C6H6) Binary System: Experimental and Modeling Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Autoclave scaling behaviour and characterisation during nickel laterite ore leaching under HPAL conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.114722. </w:t>
+              <w:t xml:space="preserve">Cleaner Waste Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.100503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clwas.2026.100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555448v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental VLE Data and Thermodynamic Modeling of the Ethane + Hexafluoropropylene Oxide (HFPO) System</w:t>
+                <w:t xml:space="preserve">Measurement and Correlation of Vapor–Liquid Equilibrium for Difluoromethane ( R 32) + trans -1,1,1,4,4,4-Hexafluoro-2-butene (R1336mzz(E)) at Temperatures from 302.85 to 342.69 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleng Jim Chiyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jijun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70 (8), pp.3260-3272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00236⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 70 (7), pp.2797-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232504v1</w:t>
+                <w:t xml:space="preserve">hal-05121134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 and H 2 S solubility in acidified aqueous mixtures of N-Methyldiethanolamine: Experimental measurements and thermodynamic modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Investigation of vapor liquid equilibria for HFO-1336mzz(E) + HFC-1234ze(E) binary system by a novel developed cyclic-analytical apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanhao Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04199⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 591, pp.art.114306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930264v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Stability of Perfluoroisobutyronitrile in High-Voltage Circuit Breaker: A Computational Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental VLE Data and Thermodynamic Modeling of the Ethane + Hexafluoropropylene Oxide (HFPO) System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Turelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Kaleng Jim Chiyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (8), pp.3260-3272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318081v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptafluorobutyronitrile (C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;N), Hydrolysis, a Density Functional Theory (DFT) Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">CO 2 and H 2 S solubility in acidified aqueous mixtures of N-Methyldiethanolamine: Experimental measurements and thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gonzalez Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lacuve</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET25117069⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (6), pp.3556-3567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202903v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Acid Gases: Evaluation of Thermodynamic and Kinetic Aspects of an Aqueous Solution of 2-(2-Diethylaminoethoxy) Ethanol and 1,3-Dimethyl-2-imidazolidinone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.2416-2432. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.106576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894565v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Calibrating Analytical Equipment for Detecting and Quantifying Degradation Byproducts of C4F7N/CO2/O2 Gas Mixtures Insulation Fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effect of ethanol on supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solvent densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Techniques and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26502/jatr.50⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, pp.106491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215685v1</w:t>
+                <w:t xml:space="preserve">hal-04870977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Properties: Viscosity, Density, and Excess properties of 2-propanol and n-Decane mixtures from 283.15 K to 343.15 K under atmospheric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04736238v1</w:t>
+                <w:t xml:space="preserve">hal-05215119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Choline Chloride-Based Deep Eutectic Solvents: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">On the Stability of Perfluoroisobutyronitrile in High-Voltage Circuit Breaker: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Turelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (42), pp.50218-50229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering9040084⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05202807v1</w:t>
+                <w:t xml:space="preserve">hal-05318081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ethanol on supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solvent densities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Sevestre</w:t>
+                <w:t xml:space="preserve">Heptafluorobutyronitrile (C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;N), Hydrolysis, a Density Functional Theory (DFT) Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chabanon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Lacuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106491⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.409 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET25117069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870977v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of Acid Gases: Evaluation of Thermodynamic and Kinetic Aspects of an Aqueous Solution of 2-(2-Diethylaminoethoxy) Ethanol and 1,3-Dimethyl-2-imidazolidinone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.2416-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215119v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Importance of Calibrating Analytical Equipment for Detecting and Quantifying Degradation Byproducts of C4F7N/CO2/O2 Gas Mixtures Insulation Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Techniques and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.39 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jatr.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279563v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Study of Hexafluoropropylene Oxide and Propane System at (283.05, 303.05, 323.05) K: Experimental Measurements and Thermodynamic Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thermophysical Properties: Viscosity, Density, and Excess properties of 2-propanol and n-Decane mixtures from 283.15 K to 343.15 K under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00251⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 589, pp.114254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071396v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ternary vapor-liquid equilibrium for refrigerant mixtures containing HFOs: simple and accurate predictive models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Ternary Choline Chloride-Based Deep Eutectic Solvents: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.03.043⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering9040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05029121v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Study of Ethane + Perfluorohexane System across Temperatures from (292.89 to 317.92) K and Pressures from (0.513 to 4.913) MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibrium Study of Hexafluoropropylene Oxide and Propane System at (283.05, 303.05, 323.05) K: Experimental Measurements and Thermodynamic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70 (1), pp.439-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00659⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.2415-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852829v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Of Thermodynamic Properties Of H 2 And H 2 Mixtures Using A Three-Parameter Cubic Equation Of State</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Investigation of ternary vapor-liquid equilibrium for refrigerant mixtures containing HFOs: simple and accurate predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhiqiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liao Yuanhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeng Jijun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.288⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855035v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data and Thermodynamic Modeling for Binary Systems Consisting of Perfluorobutane (R610) with Oxygen or Nitrogen at (293, 313, and 333) K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Uriel Rodríguez Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Izquierdo Colorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00475⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807691v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibrium Study of Ethane + Perfluorohexane System across Temperatures from (292.89 to 317.92) K and Pressures from (0.513 to 4.913) MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (1), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304233v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Correlation of Vapor–Liquid Equilibrium for Difluoromethane ( R 32) + trans -1,1,1,4,4,4-Hexafluoro-2-butene (R1336mzz(E)) at Temperatures from 302.85 to 342.69 K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data and Thermodynamic Modeling for Binary Systems Consisting of Perfluorobutane (R610) with Oxygen or Nitrogen at (293, 313, and 333) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70 (7), pp.2797-2807. </w:t>
+              <w:t xml:space="preserve">, 2025, 70 (1), pp.388-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5c00046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121134v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of vapor liquid equilibria for HFO-1336mzz(E) + HFC-1234ze(E) binary system by a novel developed cyclic-analytical apparatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Yang</w:t>
+                <w:t xml:space="preserve">Modeling Of Thermodynamic Properties Of H 2 And H 2 Mixtures Using A Three-Parameter Cubic Equation Of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanhao Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hong Yuan</w:t>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Tang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 591, pp.art.114306. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.1029-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.12.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821716v1</w:t>
+                <w:t xml:space="preserve">hal-04855035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess molar volumes and enthalpies of binary mixtures containing furan and toluene, 1-octanol or nhexane at temperatures up to 383.15 K and pressure up to 1.6 MPa</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,668 +4869,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermodynamique du CO2 en stockage en cavité saline Analysis of the thermodynamic behavior of CO 2 stored in salt cavern</w:t>
+                <w:t xml:space="preserve">Experimental measurements and correlation of vapor-liquid equilibrium data for the difluoromethane (R32) + 1,3,3,3-tetrafluoropropene (R1234ze(E)) binary system from 254 to 348 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Soubeyran</w:t>
+                <w:t xml:space="preserve">Pierre Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Yulong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.1. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.114072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2024002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560252v1</w:t>
+                <w:t xml:space="preserve">hal-04492989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Wong-Sandler mixing rule to a generic cubic equation of state: examples of use for systems of industrial interest (Hydrogen, CCUS, refrigeration)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement thermodynamique du CO2 en stockage en cavité saline Analysis of the thermodynamic behavior of CO 2 stored in salt cavern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rivollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106336⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624419v1</w:t>
+                <w:t xml:space="preserve">hal-04560252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new reactive absorption model using extents of reaction and activities. II. Application to CO 2 absorption into aqueous MDEA solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cadours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 287, pp.119759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2024.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density, viscosity and excess properties of aqueous solution of 2-(2-Diethylaminoethoxy)ethanol (DEAE-EO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 576, pp.113939. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2023.113939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and correlation of vapor-liquid equilibrium data for the difluoromethane (R32) + 1,3,3,3-tetrafluoropropene (R1234ze(E)) binary system from 254 to 348 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Generalization of the Wong-Sandler mixing rule to a generic cubic equation of state: examples of use for systems of industrial interest (Hydrogen, CCUS, refrigeration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulong Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Fabien Rivollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 581, pp.114072. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.106336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2024.114072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492989v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences, en matière d’environnement, ont les fuites de fluides frigorigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5562,1225 +5562,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
+                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiheng Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
+              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IMPS 2022, 59 (167497), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790555v1</w:t>
+                <w:t xml:space="preserve">hal-03903228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Density, Viscosity, and Excess Properties of Aqueous Solution of 1,3-Dimethyl-2-imidazolidinone (DMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (9), pp.2316-2331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 68 (4), p. 781-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197103v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of aqueous chemical reactions by strong liquid structure makers: experimental demonstration with amides and acid-base reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Kondou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c04462#⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281113v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective H 2 S Absorption in Aqueous Tertiary Alkanolamine Solvents: Experimental Measurements and Quantitative Kinetic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.2316-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162844v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and reaction equilibrium constant modelling of aqueous hydrometallurgical systems at elevated temperatures: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Thermodynamics and Thermal Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.100117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ctta.2023.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reactive Absorption Model Using Extents of Reaction and Activities. I. Application to Alkaline-salts-CO2 Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Selective H 2 S Absorption in Aqueous Tertiary Alkanolamine Solvents: Experimental Measurements and Quantitative Kinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 270, pp.118522. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (29), pp.11480-11490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964825v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties of Mixtures of Acid Gases with Aqueous Monoethanolamine Solutions: A Molecular Dynamics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of aqueous chemical reactions by strong liquid structure makers: experimental demonstration with amides and acid-base reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mert Polat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Othonas Moultos</w:t>
+                <w:t xml:space="preserve">Karen Gonzalez-Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2022.113587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c04462#⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784182v1</w:t>
+                <w:t xml:space="preserve">hal-04281113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density, Viscosity, and Excess Properties of Aqueous Solution of 1,3-Dimethyl-2-imidazolidinone (DMI)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A New Reactive Absorption Model Using Extents of Reaction and Activities. I. Application to Alkaline-salts-CO2 Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cadours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00613⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.118522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053768v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Properties of Mixtures of Acid Gases with Aqueous Monoethanolamine Solutions: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+                <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, IMPS 2022, 59 (167497), pp.10. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 564, pp.113587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2022.113587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903228v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements for a Fully Consistent Description of the New Semi-Empirical Vapor Density Model for Pure Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 556, pp.113374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6827,90 +6827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational screening methodology identifies effective solvents for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.37. </w:t>
@@ -6948,90 +6948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Properties of Binary Mixtures of 1,2-Dichloroethane with Ethers from 278.15–333.15 K and at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (3), pp.554-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7078,77 +7078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal P, x, y Data for the Nitrogen + Carbon Monoxide System at five Temperatures from 100 to 130 K and Pressures up to 3.4 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,77 +7195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and modelling of vapor-liquid equilibria for four mixtures of 2,3,3,3-tetrafluoropropene (R1234yf) with 1,1,1,2-tetrafluoroethane (R134a) or 1,1-difluoroethane (R152a) or trans-1-chloro-3,3,3-Trifluoropropene (R1233zd(E)) or 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,90 +7312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Phase Behaviour of the CO2 + N2O4 system at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Neyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7429,77 +7429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical properties and vapor-liquid equilibrium of two near-azeotropic mixtures containing HFOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangtao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,64 +7572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO 2 Solubility Modelling in Non-Precipitating Aqueous Solutions of Potassium Lysinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Conversano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,77 +7689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility measurements of refrigerants in polyolesters lubricants at temperature from 323K to 383K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Carlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7819,64 +7819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric properties of furan and 2-5-dimethylfuran in different industrial solvents at temperatures from 278 to 343 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsin Ali Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Hallett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Yu. Demenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,780 +8064,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Modeling of High-Pressure O 2 and CO 2 Solubility in Brine (H 2 O + NaCl) between 303 and 373 K and Pressures up to 36 MPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density and Viscosity Measurements and Modeling of CO2-Loaded and Unloaded Aqueous Solutions of Potassium Lysinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+                <w:t xml:space="preserve">Riccardo Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Conversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.609-620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00799⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111080v1</w:t>
+                <w:t xml:space="preserve">hal-03457626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrate Stability of Carbon Dioxide + Oxygen Binary Mixture (CO 2 + O 2 ) in Pure Water: Measurements and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Measurements and Modeling of High-Pressure O 2 and CO 2 Solubility in Brine (H 2 O + NaCl) between 303 and 373 K and Pressures up to 36 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snaide Ahamada</w:t>
+                <w:t xml:space="preserve">Pascal Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.767-779. </w:t>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.609-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111067v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Methane, CO 2 , and H 2 S on the Solubility of Methyl and Ethyl Mercaptans in a 25 wt % Methyldiethanolamine Aqueous Solution at 333 and 365 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hydrate Stability of Carbon Dioxide + Oxygen Binary Mixture (CO 2 + O 2 ) in Pure Water: Measurements and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaide Ahamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanley Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (11), pp.4000-4017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00160⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.767-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427542v1</w:t>
+                <w:t xml:space="preserve">hal-03111067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension and parachor for a new low-GWP refrigerant R1123/R32/R1234yf and its constituent binary pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effect of Methane, CO 2 , and H 2 S on the Solubility of Methyl and Ethyl Mercaptans in a 25 wt % Methyldiethanolamine Aqueous Solution at 333 and 365 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Houriez</w:t>
+                <w:t xml:space="preserve">Stanley Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.276-292. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (11), pp.4000-4017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466442v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features of the Open Source Monte Carlo Software Brick-CFCMC: Thermodynamic Integration and Hybrid Trial Moves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Mert Polat</w:t>
+                <w:t xml:space="preserve">Surface tension and parachor for a new low-GWP refrigerant R1123/R32/R1234yf and its constituent binary pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirad Salehi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yufei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Kondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00652⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.276-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325146v1</w:t>
+                <w:t xml:space="preserve">hal-03466442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Viscosity Measurements and Modeling of CO2-Loaded and Unloaded Aqueous Solutions of Potassium Lysinate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Features of the Open Source Monte Carlo Software Brick-CFCMC: Thermodynamic Integration and Hybrid Trial Moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirad Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Cremona</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuele Gatti</w:t>
+                <w:t xml:space="preserve">Ahmadreza Rahbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (8), pp.3752-3757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457626v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Computational Variables on the Performances of COSMO-SAC Model: A Combined Theoretical and Experimental Investigation</w:t>
               </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardino Tirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8957,103 +8957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor pressures and vapor phase compositions of choline chloride urea and choline chloride ethylene glycol deep eutectic solvents from molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirad Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (11), pp.114504. </w:t>
@@ -9104,77 +9104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor-Liquid Equilibrium of Isobutane and Ethyl Mercaptan Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Petroleum Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.43 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9202,1983 +9202,1974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor liquid equilibrium data for the hydrogen chloride - Chlorobenzene binary system at 353.16, 403.16 and 453.25 K</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vapour-liquid equilibria of the CH 4 + CO 2 + H 2 S ternary system with two different global compositions: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ceragioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (7), pp.3652-3657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00260⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 65 (4), pp.1802-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b01082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898209v1</w:t>
+                <w:t xml:space="preserve">hal-02540209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapour-liquid equilibria of n-butane and ethyl mercaptan: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.112335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961849v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of solid apparition temperature for the CO2 - H2S - CH4 ternary system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor liquid equilibrium data for the hydrogen chloride - Chlorobenzene binary system at 353.16, 403.16 and 453.25 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (7), pp.3652-3657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02452603v1</w:t>
+                <w:t xml:space="preserve">hal-02898209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid equilibrium measurements for 5 binary mixtures involving HFO-1336mzz(E) at temperatures from 313 to 353 K and pressures up to 2.735 MPa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551269v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+                <w:t xml:space="preserve">Measurement and modelling of solid apparition temperature for the CO2 - H2S - CH4 ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Blanco Martín</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.112465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001731v1</w:t>
+                <w:t xml:space="preserve">hal-02452603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density data for carbon dioxide (CO2) +trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02K and pressures up to 10MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Vapor-Liquid equilibrium measurements for 5 binary mixtures involving HFO-1336mzz(E) at temperatures from 313 to 353 K and pressures up to 2.735 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snaïde Ahamada</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 120, pp.430-444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969679v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Semi-Empirical Model for Saturated Vapor Density of Pure Compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaide Ahamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blanco Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Maixner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.577-590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00787⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.5313-5327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493875v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and predictive models of high-pressure H2 solubility in brine (H2O+NaCl) for Underground Hydrogen Storage application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Density data for carbon dioxide (CO2) +trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02K and pressures up to 10MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaïde Ahamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.192⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.430-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984804v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement and modelling of vapor-liquid equilibrium for 3,3,3- Trifluoropropene (R1243zf) and trans-1,3,3,3-Tetrafluoropropene (R1234ze(E)) binary system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A New Semi-Empirical Model for Saturated Vapor Density of Pure Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jian Lu</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maixner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.577-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.08.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963711v1</w:t>
+                <w:t xml:space="preserve">hal-02493875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides-Mélanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Measurements and predictive models of high-pressure H2 solubility in brine (H2O+NaCl) for Underground Hydrogen Storage application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (56), pp.32206-32220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961852v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide solubility in 50 wt% and 70 wt% aqueous methyldiethanolamine at temperatures from 283 to 393 K and total pressures from 500 to 10000 kPa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Experimental measurement and modelling of vapor-liquid equilibrium for 3,3,3- Trifluoropropene (R1243zf) and trans-1,3,3,3-Tetrafluoropropene (R1234ze(E)) binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanna Knuutila</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.112498. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463973v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibria of the CH 4 + CO 2 + H 2 S ternary system with two different global compositions: experiments and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides-Mélanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540209v1</w:t>
+                <w:t xml:space="preserve">hal-02961852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibria of n-butane and ethyl mercaptan: Experiments and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sulfide solubility in 50 wt% and 70 wt% aqueous methyldiethanolamine at temperatures from 283 to 393 K and total pressures from 500 to 10000 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Skylogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Mundal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D.D. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Knuutila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 504, pp.112335. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.112498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300727v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of carbon dioxide storage in salt caverns to improve the Power-to-Gas process</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions&amp;quot; [Fluid Phase Equilibria, Vol. 471, 2018, 74-87]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soubeyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coquelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485, pp.126-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080773v1</w:t>
+                <w:t xml:space="preserve">hal-01968780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of the CO 2 -H 2 O -NaCl system: Measurements of CO 2 solubility and modeling of phase equilibria using Soreide and Whitson, electrolyte CPA and SIT models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic analysis of carbon dioxide storage in salt caverns to improve the Power-to-Gas process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2019.102825⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.1090-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310963v1</w:t>
+                <w:t xml:space="preserve">hal-02080773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6 MPa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of the CO 2 -H 2 O -NaCl system: Measurements of CO 2 solubility and modeling of phase equilibria using Soreide and Whitson, electrolyte CPA and SIT models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Houriez</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.362-371. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.102825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2019.102825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968756v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-Liquid Equilibria of Ethane and Ethanethiol: Experiments and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waheed Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Gas Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.96-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11206,866 +11197,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and excess volume for four systems involving eugenol and furan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10953-019-00870-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.362-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104193v1</w:t>
+                <w:t xml:space="preserve">hal-01968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Density and excess volume for four systems involving eugenol and furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.455-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-019-00870-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297363v1</w:t>
+                <w:t xml:space="preserve">hal-02104193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities and Excess Molar Volumes of the Ternary System (1,4-Dioxane + 2-Propanol + 1,1,2,2-Tetrachloroethane) at T = 288.15–318.15 K and at Atmospheric Pressure: Experimental Measurements and Prigogine–Flory–Patterson Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410948v1</w:t>
+                <w:t xml:space="preserve">hal-02297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions&amp;quot; [Fluid Phase Equilibria, Vol. 471, 2018, 74-87]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densities and Excess Molar Volumes of the Ternary System (1,4-Dioxane + 2-Propanol + 1,1,2,2-Tetrachloroethane) at T = 288.15–318.15 K and at Atmospheric Pressure: Experimental Measurements and Prigogine–Flory–Patterson Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guittard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Houda Benabida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (12), pp.5122-5131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968780v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermal Vapor–Liquid Equilibrium Data for Binary Mixtures of Hexafluoroethane (R116) + n-Pentane or n-Hexane at Two Temperatures, 288 and 296 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Creton</w:t>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Williams-Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (5), pp.1228-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701205v1</w:t>
+                <w:t xml:space="preserve">hal-01797959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.84-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014500v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor–Liquid Equilibrium Data for Binary Mixtures of Hexafluoroethane (R116) + n-Pentane or n-Hexane at Two Temperatures, 288 and 296 K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+                <w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Williams-Wynn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797959v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Carbon Dioxide (CO 2 ) + 1,1,1,3,3-Pentafluorobutane (R365mfc) System at Temperatures from 283.15 to 337.15 K</w:t>
               </w:r>
@@ -12077,77 +12077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12181,77 +12181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12324,77 +12324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (4), pp.1021-1026. </w:t>
@@ -12426,269 +12426,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF IMPURITIES ON CO 2 STORAGE IN SALINE AQUIFERS: MODELLING OF GASES SOLUBILITY IN WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184056v1</w:t>
+                <w:t xml:space="preserve">hal-01678837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF IMPURITIES ON CO 2 STORAGE IN SALINE AQUIFERS: MODELLING OF GASES SOLUBILITY IN WATER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678837v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-liquid equilibria of water + solutes (acetic acid/ acetol/furfural/guaiacol/methanol/phenol/propanal) + solvents (isopropyl acetate/toluene) ternary systems for pyrolysis oil fractionation</w:t>
               </w:r>
@@ -12700,64 +12700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 468, pp.49 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12791,103 +12791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapour-liquid equilibrium measurements for the (R1234ze(E) + ethane) system at temperatures from 272.27 to 347.52 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guogeng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (11), pp.4185-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12915,4225 +12915,4225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of models for the prediction of hydrodynamic parameters in structured packing columns for biogas purification</w:t>
+                <w:t xml:space="preserve">New experimental density data and derived thermophysical properties of carbon dioxide – Sulphur dioxide binary mixture (CO 2 -SO 2 ) in gas, liquid and supercritical phases from 273 K to 353 K and at pressures up to 42 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Cherif</w:t>
+                <w:t xml:space="preserve">Mahmoud Nazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Clodic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Toubassy</w:t>
+                <w:t xml:space="preserve">Bahman Tohidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 454, pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557790v1</w:t>
+                <w:t xml:space="preserve">hal-01632805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Thermodynamic Correlation for Apparent Henry's Law Constants, Infinite Dilution Activity Coefficient and Solubility of Mercaptans in Pure Water</w:t>
+                <w:t xml:space="preserve">Fluid phase equilibria prediction of fluorocompound-containing binary systems with the predictive E-PPR78 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohani Mohd Zin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Jun-Wei Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalik</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.65-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700841v1</w:t>
+                <w:t xml:space="preserve">hal-01387444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of CO 2 : Presentation of New Thermophysical Property Measurements and Phase Diagrams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martha Hajiw</w:t>
+                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Williams-Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Pereira</w:t>
+                <w:t xml:space="preserve">Elodie Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583374v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Liquid Equilibrium Data for the Furan-Toluene Binary System between 313.02 and 352.99 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Comparative study of vapour-liquid equilibrium and density modelling of mixtures related to carbon capture and storage with the SRK, PR, PC- SAFT and SAFT-VR Mie equations of state for industrial uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.1168-1172. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531268v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Comparison of models for the prediction of hydrodynamic parameters in structured packing columns for biogas purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Toubassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.866-884</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696420v1</w:t>
+                <w:t xml:space="preserve">hal-01557790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapour-Liquid Equilibrium Data for the Hexafluoroethane (R116) + n-Butane System at Temperatures from (273 to 323) K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Vapor Liquid Equilibrium Data for the Furan-Toluene Binary System between 313.02 and 352.99 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 62, pp.1168-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633884v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Henry’s law constants of furan in different n-alkanes and alcohols at temperatures from 293 to 323 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Transport of CO 2 : Presentation of New Thermophysical Property Measurements and Phase Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.6844-6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475872v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkane solubilities in aqueous alkanolamine solutions with CPA EoS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A New Thermodynamic Correlation for Apparent Henry's Law Constants, Infinite Dilution Activity Coefficient and Solubility of Mercaptans in Pure Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohani Mohd Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed I Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Natural Gas Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498790v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental density data and derived thermophysical properties of carbon dioxide – Sulphur dioxide binary mixture (CO 2 -SO 2 ) in gas, liquid and supercritical phases from 273 K to 353 K and at pressures up to 42 MPa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632805v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of vapour-liquid equilibrium and density modelling of mixtures related to carbon capture and storage with the SRK, PR, PC- SAFT and SAFT-VR Mie equations of state for industrial uses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Alkane solubilities in aqueous alkanolamine solutions with CPA EoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 440, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 434, pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487723v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapour-Liquid Equilibrium Data for the Hexafluoroethane (R116) + n-Butane System at Temperatures from (273 to 323) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Williams-Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460064v1</w:t>
+                <w:t xml:space="preserve">hal-01633884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid phase equilibria prediction of fluorocompound-containing binary systems with the predictive E-PPR78 model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Apparent Henry’s law constants of furan in different n-alkanes and alcohols at temperatures from 293 to 323 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.65-90. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.1205-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387444v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium data and GC-PC SAFT predictions for furanic extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">p-T-x Measurements for 1,1,1,2-Tetrafluoroethane (R134a) + N,N –dimethylacetamide (DMA), and N-methyl-2-pyrrolidone (NMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Zehioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 430, pp.57-66. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.912-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371510v1</w:t>
+                <w:t xml:space="preserve">hal-01305709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermodynamic properties of refrigerant fluids with a new three-parameter cubic equation of state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling study of the densities of the hydrogen sulphide + methane mixtures at 253, 273 and 293 K and pressures up to 30 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69, pp.418-436. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 427, pp.371-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344174v1</w:t>
+                <w:t xml:space="preserve">hal-01372274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrate equilibrium data for the CO 2 +N 2 system with the use of Tetra-n-butylammonium bromide (TBAB), cyclopentane (CP) and their mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Content of CO 2 rich Mixtures: Measurements and Modeling using the Cubic-Plus-Association Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragkiskos Tzirakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Stringari</w:t>
+                <w:t xml:space="preserve">Rod Burgass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas von Solms</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Alexandre Terrigeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (13), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JNGE.2015.692505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305701v1</w:t>
+                <w:t xml:space="preserve">hal-01305689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium data and GC-PC SAFT predictions for furanic extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mqondisi Nala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Madani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Houriez</w:t>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 430, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305721v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrate equilibrium data for the CO 2 +N 2 system with the use of Tetra-n-butylammonium bromide (TBAB), cyclopentane (CP) and their mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Prediction of thermodynamic properties of refrigerant fluids with a new three-parameter cubic equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.418-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202617v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la route des propriétés thermophysiques des fluides frigorigènes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320811v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved static–analytic apparatus for vapor–liquid equilibrium (PTxy) measurement using modified in-situ samplers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrate equilibrium data for the CO 2 +N 2 system with the use of Tetra-n-butylammonium bromide (TBAB), cyclopentane (CP) and their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragkiskos Tzirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Solms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.1007-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228405v2</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Measurements and Modeling of 1-propanethiol + 1-butanethiol + CH4 in Methane + Water Ternary Systems at 303, 336, and 365 K and Pressure Up to 9 MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hydrate equilibrium data for the CO 2 +N 2 system with the use of Tetra-n-butylammonium bromide (TBAB), cyclopentane (CP) and their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzirakis Fragkiskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Solms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00134⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258498v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Henry's Law Constant and Infinite Dilution Activity Coefficient of Isopropyl Mercaptan and Isobutyl Stripping Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Sur la route des propriétés thermophysiques des fluides frigorigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalik Mohamad Sabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260151v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-T-x Measurements for 1,1,1,2-Tetrafluoroethane (R134a) + N,N –dimethylacetamide (DMA), and N-methyl-2-pyrrolidone (NMP)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An improved static–analytic apparatus for vapor–liquid equilibrium (PTxy) measurement using modified in-situ samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00747⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305709v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Content of CO 2 rich Mixtures: Measurements and Modeling using the Cubic-Plus-Association Equation of State</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibrium Measurements and Modeling of 1-propanethiol + 1-butanethiol + CH4 in Methane + Water Ternary Systems at 303, 336, and 365 K and Pressure Up to 9 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsivintzelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JNGE.2015.692505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305689v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the densities of the hydrogen sulphide + methane mixtures at 253, 273 and 293 K and pressures up to 30 MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Measurement of Henry's Law Constant and Infinite Dilution Activity Coefficient of Isopropyl Mercaptan and Isobutyl Stripping Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohani Mohd Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalik Mohamad Sabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 427, pp.371-383. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372274v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the ethene + 2,2,3-trifluoro-3- (trifluoromethyl)oxirane binary system between 258 and 308 K at pressures up to 4.5 MPa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+                <w:t xml:space="preserve">Hydrocarbons – Water Phase Equilibria Using the CPA Equation of State with a Group Contribution Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.432-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251020v1</w:t>
+                <w:t xml:space="preserve">hal-01112045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">CO 2 Solubility in Hybrid Solvents Containing 1- Butyl-3-methylimidazolium tetrafluoroborate and Mixtures of Alkanolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2118/175051-MS⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2380-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214975v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of polyurethane pyrolysis using non-isothermal thermogravimetric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the ethene + 2,2,3-trifluoro-3- (trifluoromethyl)oxirane binary system between 258 and 308 K at pressures up to 4.5 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra Clinton Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Jomaa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Wayne Michael Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 394, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158620v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilities of Carbon Dioxide and Oxygen in the Ionic Liquids Methyl Trioctyl Ammonium Bis (trifluoromethylsulfonyl) imide, 1-Butyl-3-Methyl Imidazolium Bis (trifluoromethylsulfonyl) imide, and 1-Butyl-3-Methyl Imidazolium Methyl Sulphate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Osman</w:t>
+                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5061057⟩</w:t>
+              <w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.SPE-175051-MS. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/175051-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251051v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of methanol content in natural gas with the GC-PR-CPA model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Kinetic modeling of polyurethane pyrolysis using non-isothermal thermogravimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Lauermann</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morlot Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jngse.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 612, pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585836v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal phase (vapour + liquid) equilibrium data for binary mixturesof propene (R1270) with either 1,1,2,3,3,3-hexafluoro-1-propene (R1216) or 2,2,3-trifluoro-3-(trifluoromethyl)oxirane in the temperature range of (279 to 318) K range.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Solubilities of Carbon Dioxide and Oxygen in the Ionic Liquids Methyl Trioctyl Ammonium Bis (trifluoromethylsulfonyl) imide, 1-Butyl-3-Methyl Imidazolium Bis (trifluoromethylsulfonyl) imide, and 1-Butyl-3-Methyl Imidazolium Methyl Sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Bahadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.100-105. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.1503-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5061057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202668v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor–Liquid Equilibrium (VLE) and Vapor–Liquid–Liquid Equilibrium (VLLE) Data for Two Binary Systems Containing Perfluorohexane with Carbon Monoxide or Hydrogen Sulfide at (293, 313, and 333) K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of methanol content in natural gas with the GC-PR-CPA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulamba Marc Tshibangu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+                <w:t xml:space="preserve">Gerhard Lauermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (8), pp.2461-2468. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 part 2, pp.745-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jngse.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250986v1</w:t>
+                <w:t xml:space="preserve">hal-01585836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Kiselev crossover approach applied to Soave–Redlich–Kwong equation of state</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal phase (vapour + liquid) equilibrium data for binary mixturesof propene (R1270) with either 1,1,2,3,3,3-hexafluoro-1-propene (R1216) or 2,2,3-trifluoro-3-(trifluoromethyl)oxirane in the temperature range of (279 to 318) K range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra Clinton Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Michael Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158602v1</w:t>
+                <w:t xml:space="preserve">hal-01202668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons – Water Phase Equilibria Using the CPA Equation of State with a Group Contribution Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor–Liquid Equilibrium (VLE) and Vapor–Liquid–Liquid Equilibrium (VLLE) Data for Two Binary Systems Containing Perfluorohexane with Carbon Monoxide or Hydrogen Sulfide at (293, 313, and 333) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulamba Marc Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93, pp.432-442. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (8), pp.2461-2468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01112045v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 Solubility in Hybrid Solvents Containing 1- Butyl-3-methylimidazolium tetrafluoroborate and Mixtures of Alkanolamines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A generalized Kiselev crossover approach applied to Soave–Redlich–Kwong equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.2380-2391. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199227v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium data for the hydrogen sulphide + methane system at temperatures from 186 to 313 K and pressures up to about 14 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 383, pp.94-99. </w:t>
@@ -17171,77 +17171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equation of state for solid-liquid-vapor equilibrium applied to gas processing and natural gas liquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17294,3561 +17294,3561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-Liquid Equilibrium (VLE) Data and Thermodynamic Modeling for Binary Systems Containing Perfluorobutane (R610) with Carbon Monoxide or Nitric Oxide at (293, 313, and 333) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulamba Marc Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.346-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je400822m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187689v1</w:t>
+                <w:t xml:space="preserve">hal-00985612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Study of binary an ternary systems containing CO2 + impurities in the context of CO2 transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 382, pp.205-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid2014.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid Equilibrium (VLE) Data and Thermodynamic Modeling for Binary Systems Containing Perfluorobutane (R610) with Carbon Monoxide or Nitric Oxide at (293, 313, and 333) K</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59, pp.346-354. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je400822m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985612v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor−Liquid Equilibrium Data and Thermodynamic Modeling for Binary Systems of Perfluorobutane (R610) + (Methane or Hydrogen Sulfide) at (293, 313, and 333) K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements and correlation of vapor–liquid equilibrium and critical data for the CO2 + R1234yf and CO2 + R1234ze(E) binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niramol Juntarachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je500496y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075844v1</w:t>
+                <w:t xml:space="preserve">hal-01169747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and correlation of vapor–liquid equilibrium and critical data for the CO2 + R1234yf and CO2 + R1234ze(E) binary mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor−Liquid Equilibrium Data and Thermodynamic Modeling for Binary Systems of Perfluorobutane (R610) + (Methane or Hydrogen Sulfide) at (293, 313, and 333) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulamba Marc Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.141-152. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.2865−2871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je500496y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169747v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental vapour-liquid equilibrium data and modeling for binary mixtures of 1-butene with 1,1,2,3,3,3-hexafluoro-1-propene, 2,2,3-trifluoro-3-(trifluoromethyl)oxirane, or difluoromethane</w:t>
+                <w:t xml:space="preserve">Experimental (vapour + liquid) equilibrium data and modelling for binary mixtures of decafluorobutane with propane and 1-butene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalendra C. Subramoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.18-26. </w:t>
+              <w:t xml:space="preserve">, 2013, 67, pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876963v1</w:t>
+                <w:t xml:space="preserve">hal-00876908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data for the Butan-2-one + Methanol or Ethanol Systems Using a Static-Analytic Microcell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Experimental vapour-liquid equilibrium data and modeling for binary mixtures of 1-butene with 1,1,2,3,3,3-hexafluoro-1-propene, 2,2,3-trifluoro-3-(trifluoromethyl)oxirane, or difluoromethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra C. Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (5), pp.1280-1287. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je400065j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877038v1</w:t>
+                <w:t xml:space="preserve">hal-00876963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data and Modeling for the Ethane (R170) + Perfluoropropane (R218) System at Temperatures from (264 to 308) K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Review of Carbon Dioxide Capture and Storage With Relevance to the South African</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (5/6), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/sajs.2014/20130188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je4000857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00841178v1</w:t>
+                <w:t xml:space="preserve">hal-01262378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Carbon Dioxide Capture and Storage With Relevance to the South African</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data for the Butan-2-one + Methanol or Ethanol Systems Using a Static-Analytic Microcell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1280-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je400065j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/sajs.2014/20130188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262378v1</w:t>
+                <w:t xml:space="preserve">hal-00877038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data and Modeling for the Ethane (R170) + Perfluoropropane (R218) System at Temperatures from (264 to 308) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulamba Marc Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1316-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je4000857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342017v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of impurities on thermophysical properties and phase behaviour of a CCS stream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Nazeri</w:t>
+                <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Kapateh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.92-100. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585883v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibrium (VLE) for the systems furan + n-hexane and furan + toluene. Measurements, data treatment and modeling using molecular models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Auger</w:t>
+                <w:t xml:space="preserve">Effect of impurities on thermophysical properties and phase behaviour of a CCS stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Nazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Gedik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moussa Dicko</w:t>
+                <w:t xml:space="preserve">Mahdi Kapateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Burgass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880590v1</w:t>
+                <w:t xml:space="preserve">hal-01585883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the ethylene + 1,1,2,3,3,3-hexafluoro-1-propene binary system between 258 and 308 K at pressures up to 4.56 MPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+                <w:t xml:space="preserve">Vapour-liquid equilibrium (VLE) for the systems furan + n-hexane and furan + toluene. Measurements, data treatment and modeling using molecular models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mqondisi Nala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Gedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 353, pp.7-14. </w:t>
+              <w:t xml:space="preserve">, 2013, 337, pp.234-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2013.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876966v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel static analytical apparatus for phase equilibrium measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the ethylene + 1,1,2,3,3,3-hexafluoro-1-propene binary system between 258 and 308 K at pressures up to 4.56 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra C. Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 338, pp.188-196. </w:t>
+              <w:t xml:space="preserve">, 2013, 353, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2012.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797486v1</w:t>
+                <w:t xml:space="preserve">hal-00876966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of Mixtures of Compounds Present During the Carbon Dioxide Capture, Transport and Storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A novel static analytical apparatus for phase equilibrium measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Narasigadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.702-706. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 338, pp.188-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876913v1</w:t>
+                <w:t xml:space="preserve">hal-00797486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the decafluorobutane (R3110) + 1,1,1,3,3-pentafluorobutane (R365mfc) system at temperatures from 333 K to 441 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 354, pp.109-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2013.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental (vapour + liquid) equilibrium data and modelling for binary mixtures of decafluorobutane with propane and 1-butene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Study of Mixtures of Compounds Present During the Carbon Dioxide Capture, Transport and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.702-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00876908v1</w:t>
+                <w:t xml:space="preserve">hal-00876913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium measurements and modeling for the ethane (R-170) + 1,1,2,3,3,3-hexafluoro-1-propene (R-1216) binary system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je300431n⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796637v1</w:t>
+                <w:t xml:space="preserve">hal-00748172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria of three binary mixtures: Methanethiol + methane, methanethiol + nitrogen, and methanethiol + carbon dioxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium measurements and modeling for the ethane (R-170) + 1,1,2,3,3,3-hexafluoro-1-propene (R-1216) binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra C. Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (3), pp.896-901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je2011049⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 57 (11), pp.2947-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je300431n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796398v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phase equilibria of three binary mixtures: Methanethiol + methane, methanethiol + nitrogen, and methanethiol + carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsivintzelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck David</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.896-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je2011049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00748172v1</w:t>
+                <w:t xml:space="preserve">hal-00796398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid Equilibrium Data Concerning Refrigerant Systems (R116 + R143a)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid-liquid equilibrium measurements and modeling of the methanethiol + methane + water ternary system at 304, 334, and 364 k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsivintzelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.21-34. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (35), pp.11561-11564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie300888d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796597v1</w:t>
+                <w:t xml:space="preserve">hal-00796615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapour–liquid equilibrium of binary systems containing pentafluorochemicals from 363 to 413 K: Measurement and modelling with Peng–Robinson and three SAFT-like equations of states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mabrouk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Schneider</w:t>
+                <w:t xml:space="preserve">Laurent Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.2297-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796580v1</w:t>
+                <w:t xml:space="preserve">hal-01153347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria of H 2S-hydrocarbons (propane, n-butane, and n-pentane) binary systems at low temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid Equilibrium Data Concerning Refrigerant Systems (R116 + R143a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je300111m⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796474v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Data and Modeling of Carbon Dioxide in Aqueous Blends of Bis(2-hydroxyethyl)methylamine (MDEA) and 2,2-Iminodiethanol (DEA): 25 % MDEA + 25 % DEA and 30 % MDEA + 20 % DEA</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.130-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585807v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium (PTxy) measurements and modeling for the CO-C 2H4 binary system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phase equilibria of H 2S-hydrocarbons (propane, n-butane, and n-pentane) binary systems at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (10), pp.2744-2749. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je300599p⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1534-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je300111m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796628v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibrium of binary systems containing pentafluorochemicals from 363 to 413 K: Measurement and modelling with Peng–Robinson and three SAFT-like equations of states</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Absorption Data and Modeling of Carbon Dioxide in Aqueous Blends of Bis(2-hydroxyethyl)methylamine (MDEA) and 2,2-Iminodiethanol (DEA): 25 % MDEA + 25 % DEA and 30 % MDEA + 20 % DEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1607-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je201132d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.05.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01153347v1</w:t>
+                <w:t xml:space="preserve">hal-01585807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid-liquid equilibrium measurements and modeling of the methanethiol + methane + water ternary system at 304, 334, and 364 k</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium (PTxy) measurements and modeling for the CO-C 2H4 binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (35), pp.11561-11564. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (10), pp.2744-2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie300888d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je300599p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796615v1</w:t>
+                <w:t xml:space="preserve">hal-00796628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption data and modeling of carbon dioxide in aqueous blends of bis(2-hydroxyethyl)methylamine (MDEA) and 2,2-iminodiethanol (DEA): 25 % MDEA + 25 % DEA and 30 % MDEA + 20 % DEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (5), pp.1607-1620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je201132d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796511v1</w:t>
@@ -20859,103 +20859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the propan-1-ol + dodecane system at (323.0, 343.4, 353.2, 363.1, and 369.2) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Narasigadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Subramoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), pp.862-868. </w:t>
@@ -20987,3445 +20987,3445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Properties of Binary Mixtures of 1,2-Dichloroethane with Polyethers from (283.15 to 333.15) K and at Atmospheric Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Reply to &amp;quot;Comments on 'Experimental Measurement of Vapor Pressures and Densities at Saturation of Pure Hexafluoropropylene Oxide: Modeling Using a Crossover Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je101361u⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (15), pp.9476-9477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201274y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590621v1</w:t>
+                <w:t xml:space="preserve">hal-00656773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of Mixtures Containing Organic Sulfur Species (OSS) and Water/Hydrocarbons: VLE Measurements and Modeling Using the Cubic-Plus-Association Equation of State</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the carbon dioxide (R744) + decafluorobutane (R610) system at temperatures from 263 to 353 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie101470b⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573687v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new crossover treatment to a generalized cubic equation of state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Volumetric Properties of Binary Mixtures of 1,2-Dichloroethane with Polyethers from (283.15 to 333.15) K and at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghénima Boukais-Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aomar Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.1629-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je101361u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00580929v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Vapor Pressures and Densities at Saturation of Pure Hexafluoropropylene Oxide: Modeling Using a Crossover Equation of State</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibria of Mixtures Containing Organic Sulfur Species (OSS) and Water/Hydrocarbons: VLE Measurements and Modeling Using the Cubic-Plus-Association Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsivintzelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 50 (8), pp.4761-4768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie102354p⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 49, pp.12718-12725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie101470b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590637v1</w:t>
+                <w:t xml:space="preserve">hal-00573687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor−Liquid Equilibrium Data for Binary Systems Consisting of Either Hexafluoropropene (HFP) or 2,2,3-Trifluoro-3-(trifluoromethyl)oxirane (HFPO) with Carbon Dioxide (R-744) or 2,2-Dichloro-1,1,1-trifluoroethane (R-123)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Application of a new crossover treatment to a generalized cubic equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302 (1-2), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je100841y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide: measurements and molecular modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurement of Vapor Pressures and Densities at Saturation of Pure Hexafluoropropylene Oxide: Modeling Using a Crossover Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghénima Boukais-Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Brahim Belaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), pp.4761-4768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie102354p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585205v1</w:t>
+                <w:t xml:space="preserve">hal-00590637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Schneider</w:t>
+                <w:t xml:space="preserve">Vapor−Liquid Equilibrium Data for Binary Systems Consisting of Either Hexafluoropropene (HFP) or 2,2,3-Trifluoro-3-(trifluoromethyl)oxirane (HFPO) with Carbon Dioxide (R-744) or 2,2-Dichloro-1,1,1-trifluoroethane (R-123)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nelson W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Subramoney S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.74-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je100841y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708550v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the dimethyl ether (RE170) + decafluorobutane (R3-1-10) system at temperatures from 313.28 to 392.83 K and pressures up to 4.9 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide: measurements and molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 316 (25), pp.141-146. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.11.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00660570v1</w:t>
+                <w:t xml:space="preserve">hal-00585205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor−Liquid Equilibrium Data for the Perfluorobutane (R610) + Ethane System at Temperatures from (263 to 353) K</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.ISBN 2-910239-75-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593913v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to &amp;quot;Comments on 'Experimental Measurement of Vapor Pressures and Densities at Saturation of Pure Hexafluoropropylene Oxide: Modeling Using a Crossover Equation of State</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the dimethyl ether (RE170) + decafluorobutane (R3-1-10) system at temperatures from 313.28 to 392.83 K and pressures up to 4.9 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 316 (25), pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie201274y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00656773v1</w:t>
+                <w:t xml:space="preserve">hal-00660570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the carbon dioxide (R744) + decafluorobutane (R610) system at temperatures from 263 to 353 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor−Liquid Equilibrium Data for the Perfluorobutane (R610) + Ethane System at Temperatures from (263 to 353) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.1918-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je1009398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00585210v1</w:t>
+                <w:t xml:space="preserve">hal-00593913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment using a ''static-analytic&amp;quot; method for solubility measurements in potentially hazardous binary mixtures under cryogenic temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapor-liquid&amp;quot; equilibrium measurements and modeling for the cyclohexane+cyclohexanol binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (4), pp.248-256. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (1), pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2010.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574057v1</w:t>
+                <w:t xml:space="preserve">hal-00880482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gases partial pressures above a 50 wt% aqueous methyldiethanolamine solution: Experimental work and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Data for the Oxygen + Propane Binary System at Temperatures of (110.22, 120.13, 130.58, and 139.95) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jarne</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Northrop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Fabrice Delcorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 289 (2), pp.99-109. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.4412-4415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2009.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je100574y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508536v1</w:t>
+                <w:t xml:space="preserve">hal-00573772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid equilibrium of (water + 1-propanol + 1-pentanol) system at 298.15 and 323.15 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">p-T-x Measurements for Some Working Fluids for an Absorption Heat Transformer: 1,1,1,2-Tetrafluoroethane (R134a) + Dimethylether Diethylene Glycol (DMEDEG) and Dimethylether Triethylene Glycol (DMETrEG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Zehioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.02.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.2769-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je9009915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573797v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-Liquid Equilibrium Measurements and Modeling of the Propyl Mercaptan + Methane + Water System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javeed A. Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaj Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L. Fosbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (2), pp.842-846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je900441f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-T-x Measurements for Some Working Fluids for an Absorption Heat Transformer: 1,1,1,2-Tetrafluoroethane (R134a) + Dimethylether Diethylene Glycol (DMEDEG) and Dimethylether Triethylene Glycol (DMETrEG)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Equipment using a ''static-analytic&amp;quot; method for solubility measurements in potentially hazardous binary mixtures under cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je9009915⟩</w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (4), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573800v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essential importance of experimental research and the use of experimental thermodynamics to the benefit of industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Acid gases partial pressures above a 50 wt% aqueous methyldiethanolamine solution: Experimental work and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Northrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 296, pp.2-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 289 (2), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2009.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573793v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Measurements and Modeling for Cyclohexane + Cyclohexanone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Liquid–liquid equilibrium of (water + 1-propanol + 1-pentanol) system at 298.15 and 323.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheila Ghizellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je100474b⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 296, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573700v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data of 1,1,1,2-Tetrafluoroethane (R134a) + Dimethylformamide (DMF) Working Fluids for an Absorption Heat Transformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The essential importance of experimental research and the use of experimental thermodynamics to the benefit of industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Galicia-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir H. Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je900440t⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 296, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508512v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR207: Solubility of Sulfur Species in MDEA/DEA Aqueous Solutions (project n°37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javeed Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Booneart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Component and Binary Vapor-Liquid Equilibrium + Modeling for Hexafluoropropylene and Hexafluoropropylene Oxide with Toluene and Hexafluoroethane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Measurements and Modeling for Cyclohexane + Cyclohexanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55, pp.411-419. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55, pp.4521-4524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je100474b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je900400v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573829v1</w:t>
+                <w:t xml:space="preserve">hal-00573700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data for the Hexafluoropropylene (R1216) + Propylene System at Temperatures from (263.17 to 353.14) K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data of 1,1,1,2-Tetrafluoroethane (R134a) + Dimethylformamide (DMF) Working Fluids for an Absorption Heat Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Zehioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (4), pp.1636-1639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.985-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je900440t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je900703f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00574275v1</w:t>
+                <w:t xml:space="preserve">hal-00508512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of critical properties of pure and multi-component mixtures using a &amp;quot;dynamic-synthetic&amp;quot; apparatus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Pure Component and Binary Vapor-Liquid Equilibrium + Modeling for Hexafluoropropylene and Hexafluoropropylene Oxide with Toluene and Hexafluoroethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalendra C. Subramoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nelson Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je900400v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.10.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00880491v1</w:t>
+                <w:t xml:space="preserve">hal-00573829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Vapor Pressures and Densities of Pure Hexafluoropropylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Isothermal Vapor-Liquid Equilibrium Data for the Hexafluoropropylene (R1216) + Propylene System at Temperatures from (263.17 to 353.14) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55, pp.2093-2099. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.1636-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je900703f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je900596d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573783v1</w:t>
+                <w:t xml:space="preserve">hal-00574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Data for the Oxygen + Propane Binary System at Temperatures of (110.22, 120.13, 130.58, and 139.95) K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurement of Vapor Pressures and Densities of Pure Hexafluoropropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55, pp.4412-4415. </w:t>
+              <w:t xml:space="preserve">, 2010, 55, pp.2093-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je100574y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je900596d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573772v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid&amp;quot; equilibrium measurements and modeling for the cyclohexane+cyclohexanol binary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Determination of critical properties of pure and multi-component mixtures using a &amp;quot;dynamic-synthetic&amp;quot; apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (1), pp.33-37. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.545-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2010.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880482v1</w:t>
+                <w:t xml:space="preserve">hal-00880491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–liquid equilibria of the (hexafluoroethane D 1,1,1-trifluoroethane) binary system from 258 to 343 K up to 3.89 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (6), pp.1396-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24465,656 +24465,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of hydrocarbons in water: Experimental measurements and modeling using a group contribution with association equation of state (GCA-EoS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of hexamethyleneimine and of its mixtures with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javeed A. Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 484 (1-2), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2008.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.09.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509648v1</w:t>
+                <w:t xml:space="preserve">hal-00574167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of hexamethyleneimine and of its mixtures with water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Solubility of hydrocarbons in water: Experimental measurements and modeling using a group contribution with association equation of state (GCA-EoS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selva Pereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir H. Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 275 (1), pp.52- 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574167v1</w:t>
+                <w:t xml:space="preserve">hal-00509648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and predicted excess molar enthalpies of some working pairs for absorption cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium measurements and modeling of the n-butane plus ethanol system from 323 to 423 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.72- 80. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1), pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508606v1</w:t>
+                <w:t xml:space="preserve">hal-00508609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium measurements and modeling of the n-butane plus ethanol system from 323 to 423 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Experimental and predicted excess molar enthalpies of some working pairs for absorption cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Zehioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Bin Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 286 (1), pp.79-87. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.72- 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2009.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508609v1</w:t>
+                <w:t xml:space="preserve">hal-00508606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibrium in the n-butane + methanol system, measurement and modeling from 323.2 to 443.2 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Bin Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (2), pp.152-161. </w:t>
@@ -25164,90 +25164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapor-liquid equilibrium data for the hexafluoroethane (R116) + propane system at temperatures from (263 to 323) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (4), pp.1292-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25281,64 +25281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of phase diagram and modeling: Application to refrigerant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (7), pp.1604-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25378,1400 +25378,1400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of (piperidine + water) binary system: Measurements and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Solubility of ethylbenzene and xylene in pure water and aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40 (1), pp.47-53. </w:t>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.942-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2007.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880228v1</w:t>
+                <w:t xml:space="preserve">hal-00880421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement through a gas stripping technique of Henry's law constants and infinite dilution activity coefficients of propyl mercaptan, butyl mercaptan, and dimethyl sulfide in methyldiethanolamine (1) + water (2) with w1 = 0.25 and 0.35</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effect of acid gases on the solubility of n-propylmercaptan in 50 wt% methyl-diethanolamine aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (6), pp.600-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je800349p⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798965v1</w:t>
+                <w:t xml:space="preserve">hal-00880430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal P, x, y data for the argon + carbon dioxide system at six temperatures from 233.32 to 299.21 K and pressures up to 14 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of (piperidine + water) binary system: Measurements and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waheed Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lockwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797901v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acid gases on the solubility of n-propylmercaptan in 50 wt% methyl-diethanolamine aqueous solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement through a gas stripping technique of Henry's law constants and infinite dilution activity coefficients of propyl mercaptan, butyl mercaptan, and dimethyl sulfide in methyldiethanolamine (1) + water (2) with w1 = 0.25 and 0.35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (11), pp.2540-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je800349p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880430v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Vapor + liquid) equilibrium data for (carbon dioxide + 1,1-difluoroethane) system at temperatures from (258 to 343) K and pressures up to about 8 MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Isothermal P, x, y data for the argon + carbon dioxide system at six temperatures from 233.32 to 299.21 K and pressures up to 14 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lockwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (10), pp.1490-1494. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273 (1-2), pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798921v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the (hexafluoroethane +1,1,1,2-tetrafluoroethane) system at temperatures from 263 to 353 K and pressures up to 4.16 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">(Vapor + liquid) equilibrium data for (carbon dioxide + 1,1-difluoroethane) system at temperatures from (258 to 343) K and pressures up to about 8 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 268 (1-2), pp.68-73. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (10), pp.1490-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880446v1</w:t>
+                <w:t xml:space="preserve">hal-00798921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid density and bubble pressure measurements for the propylene + 2-propanol system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the (hexafluoroethane +1,1,1,2-tetrafluoroethane) system at temperatures from 263 to 353 K and pressures up to 4.16 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 268 (1-2), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je800017j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880423v1</w:t>
+                <w:t xml:space="preserve">hal-00880446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of ethylbenzene and xylene in pure water and aqueous alkanolamine solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Liquid density and bubble pressure measurements for the propylene + 2-propanol system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (6), pp.942-948. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (5), pp.1167-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je800017j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880421v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the hexafluoroethane + carbon dioxide system at temperatures from 253 to 297 K and pressures up to 6.5 MPa.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Needs of thermodynamic properties measurments and modeling in the frame of new regulations on refrigerants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 258, pp.179-185</w:t>
+              <w:t xml:space="preserve">Zhejiang University Science A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.724-733 ISSN 1862-1775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199154v1</w:t>
+                <w:t xml:space="preserve">hal-00199061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure vapor-liquid equilibria, liquid densities and excess molar volumes for the carbon dioxide +2-propanol system from (308.10 to 348.00) K.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-liquid equilibrium data for the hexafluoroethane + carbon dioxide system at temperatures from 253 to 297 K and pressures up to 6.5 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.2032-2040</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258, pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199109v1</w:t>
+                <w:t xml:space="preserve">hal-00199154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs of thermodynamic properties measurments and modeling in the frame of new regulations on refrigerants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">High-pressure vapor-liquid equilibria, liquid densities and excess molar volumes for the carbon dioxide +2-propanol system from (308.10 to 348.00) K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Kahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zhejiang University Science A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (5), pp.724-733 ISSN 1862-1775</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.2032-2040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199061v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility data for toluene in various aqueous alkanolamine solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39, page 426-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26796,77 +26796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric properties of the boldine + alcohol mixtures at atmospheric pressure from 283.15 to 333.15 K. Anew method for the determination of the density of pure boldine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26904,64 +26904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs of thermodynamic properties measurements and modeling in the frame of new regulations on refrigerants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zhejiang University Science A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (5), pp.P. 724-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26999,90 +26999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Solubility Data of Hydrocarbons in Water and Modeling Concerning Vapor−Liquid−Liquid Binary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Mokraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Hegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (26), pp.9257-9262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27122,657 +27122,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of physical properties of refrigerant mixtures. Determination of phase diagrams.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of the isopropanolamine - water mixture at atmospheric pressure from 283.15 to 353.15 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mokraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.3672 - 3680</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.122 - 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133978v1</w:t>
+                <w:t xml:space="preserve">hal-00134009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibrium data for the hydrogen sulphide+n-heptane system at temperatures from 293.25 to about 6.9 Mpa.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement of physical properties of refrigerant mixtures. Determination of phase diagrams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rivolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 249, pp.179 - 186</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.3672 - 3680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134027v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of the water+ethylenediamine mixture at atmospheric pressure from 288.15 to 353.15 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapour-liquid equilibrium data for the hydrogen sulphide+n-heptane system at temperatures from 293.25 to about 6.9 Mpa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 249, pp.179 - 186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134033v1</w:t>
+                <w:t xml:space="preserve">hal-00134027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of the water + 3-(dimethylamino) propylamine (DMAPA) mixture at atmospheric pressure from 283.15 to 353.15 K.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of the water+ethylenediamine mixture at atmospheric pressure from 288.15 to 353.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 448, pp.47 - 51</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 443 (2), pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133976v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of the isopropanolamine - water mixture at atmospheric pressure from 283.15 to 353.15 K.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of the water + 3-(dimethylamino) propylamine (DMAPA) mixture at atmospheric pressure from 283.15 to 353.15 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 440, pp.122 - 128</w:t>
+              <w:t xml:space="preserve">, 2006, 448, pp.47 - 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134009v1</w:t>
+                <w:t xml:space="preserve">hal-00133976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of hydrogen in methanol at temperatures from 248.41 to 308.20 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 430, p. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27797,77 +27797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric properties of the monoethanolamine-methanol mixture at asmospheric pressure from 283.15 to 353.15 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 428, p. 185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27892,90 +27892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid equilibrium data for the 1,1,1,2 tetrafluoroethane (R134a) + dimethyl ether (DME) system at temperatures from 293.18 to 358.15 K and pressures up to about 3 Mpa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 230 (1-2), p. 184-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28000,77 +28000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric properties of water + monoethanolamine + methanol mixtures at atmospheric pressure from 283.15 to 353.15 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50, N° 2 p. 412-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28095,77 +28095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibrium data for the difluoromethane (R32) - dimethyl ether (RE170) system at temperatures from 283.03 to 363.21 K and pressures up to 5.5 Mpa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 232, p. 44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28190,64 +28190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Henry's law constants and infinite dilution activity coefficients of propyl mercaptan, butyl mercaptan, and dimetyl sulfide in methyldiethanolamine (1) + water (2) with w1 = 0.50 using a gas stripping technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50, N° 6 p. 2053-2057 ISSN 0021-9568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28272,77 +28272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;revised solubility data and modeling of water in the gas phase of the methane/water binary system at temperatures from 283.08 to 318.12 K and pressures up to 34.5 Mpa&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 230, p. 210-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28367,51 +28367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Alpha Function for the Peng–Robinson Equation of State: Comparative Study of Alpha Function Models for Pure Gases (Natural Gas Components) and Water-Gas Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28465,433 +28465,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Sulfur Dioxide (SO 2 ) + Difluoromethane (R32) System at Temperatures from 288.07 to 403.16 K and at Pressures up to 7.31 MPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valtz</w:t>
+                <w:t xml:space="preserve">Vapour–liquid equilibria in the carbon dioxide–water system, measurement and modelling from 278.2 to 318.2K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Richon</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226, pp.333-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-004-7730-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180437v1</w:t>
+                <w:t xml:space="preserve">hal-01153444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–liquid equilibrium data for the sulfur dioxide (SO2) + 1,1,1,2,3,3,3-heptafluoropropane (R227ea) system at temperatures from 288.07 to 403.19 K and pressures up to 5.38 MPa</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Sulfur Dioxide (SO 2 ) + Difluoromethane (R32) System at Temperatures from 288.07 to 403.16 K and at Pressures up to 7.31 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Valtz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A. Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Richon</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.02.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (6), pp.1695-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-004-7730-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180436v1</w:t>
+                <w:t xml:space="preserve">hal-04180437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibria in the carbon dioxide–water system, measurement and modelling from 278.2 to 318.2K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor–liquid equilibrium data for the sulfur dioxide (SO2) + 1,1,1,2,3,3,3-heptafluoropropane (R227ea) system at temperatures from 288.07 to 403.19 K and pressures up to 5.38 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 226, pp.333-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.10.013⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 220 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01153444v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour–liquid equilibrium measurements and correlation of the difluoromethane (R32) + propane (R290) + 1,1,1,2,3,3,3-heptafluoropropane (R227ea) ternary mixture at temperatures from 269.85 to 328.35K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (2), pp.209-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28951,64 +28951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rivollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (1), pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29036,705 +29036,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Water Solubility in the Gas Phase of the Ethane + Water Binary System near Hydrate Forming Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor−Liquid Equilibrium Data for the Azeotropic Difluoromethane + Propane System at Temperatures from 294.83 to 343.26 K and Pressures up to 5.4 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Chareton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 48 (4), pp.957-966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je0202230⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 48 (2), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je020115d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180428v1</w:t>
+                <w:t xml:space="preserve">hal-01798319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibrium data for the difluoromethane +1,1,1,2,3,3,3-heptafluoropropane system at temperatures from 283.20 to 343.38 K and pressures up to 4.5 MPa</w:t>
+                <w:t xml:space="preserve">Measurement of the Water Solubility in the Gas Phase of the Ethane + Water Binary System near Hydrate Forming Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-7007(02)00164-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (4), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je0202230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00504948v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility measurement and modeling of water in the gas phase of the methane/water binary system at temperatures from 283.08 to 318.12K and pressures up to 34.5MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapour–liquid equilibrium data for the difluoromethane +1,1,1,2,3,3,3-heptafluoropropane system at temperatures from 283.20 to 343.38 K and pressures up to 4.5 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Richon</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chareton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Baba-Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-3812(03)00322-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5), pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-7007(02)00164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180432v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00504948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-x2013;liquid equilibrium data for the difluoromethane+1,1,1,2,3,3,3-heptafluoro-propane system at temperatures from 283.20 to 343.38 K and pressures up to 4.5 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Solubility measurement and modeling of water in the gas phase of the methane/water binary system at temperatures from 283.08 to 318.12K and pressures up to 34.5MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-7007(02)00164-0⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 214 (1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-3812(03)00322-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00613027v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor−Liquid Equilibrium Data for the Azeotropic Difluoromethane + Propane System at Temperatures from 294.83 to 343.26 K and Pressures up to 5.4 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapour-x2013;liquid equilibrium data for the difluoromethane+1,1,1,2,3,3,3-heptafluoro-propane system at temperatures from 283.20 to 343.38 K and pressures up to 4.5 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Duc Nguyen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chareton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baba-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je020115d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26, pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-7007(02)00164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798319v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00613027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–liquid equilibrium data for the CO2 + 1,1,1,2,3,3,3,-heptafluoropropane (R227ea) system at temperatures from 276.01 to 367.30 K and pressures up to 7.4 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29793,90 +29793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–liquid equilibrium data for the propane+1,1,1,2,3,3,3-heptafluoropropane (R227ea) system at temperatures from 293.16 to 353.18 K and pressures up to 3.4 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 202 (1), pp.29-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29942,90 +29942,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Perfluorohexane as a Potential Physical Solvent for Flue Gas Cleaning: Experimental Vapour-Liquid Equilibrium Data and Modelling Conference Topics/Sessions: Phase Equilibria and Fluid Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mulamba Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Narasigadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCT25 - 27th IUPAC International Conference on Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30044,402 +30044,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyfill: heavy-duty hydrogen vehicles refuelling station modelling tool. description and validation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald Katz Award 2025 presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mines Paris PSL, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GPA Midstream convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAP Midstream Association, Sep 2025, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216984v1</w:t>
+                <w:t xml:space="preserve">hal-05425212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Performance Evaluation of Biochar Adsorbents from Waste for H₂S Removal from syngas: A Comparative Study with Commercial Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanine Ibrahim</w:t>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Moukouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOA 15 Fundamentals of Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAS International Adsorption Society, May 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Katz Award 2025 presentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyfill: heavy-duty hydrogen vehicles refuelling station modelling tool. description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guewouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Crouslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPA Midstream convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAP Midstream Association, Sep 2025, San Antonio (TX), United States</w:t>
+              <w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines Paris PSL, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425212v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Equilibria for Aromatic Extraction from Fuel Oil Using Deep Eutectic Solvents: Evaluating Hansen Solubility Parameters for Phase Equilibrium Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISYDES2025 - 1st International Symposium on Deep Eutectic Solvent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Degli Studi di Bari Aldo Moro; Regione Puglia; Città Di Bari; AReSS; Società Chimica Italiana; Chemistry Europe; Ordine Interprovinciale Dei Farmacisti Di Bari, Jun 2025, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30464,103 +30464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptafluorobutyronitrile (c4f7n), hydrolysis, a density functional theory (dft) investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHEAP 17 - 17th International Conference on CHEMICAL AND PROCESS ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
@@ -30602,51 +30602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances des modèles thermodynamiques pour le dimensionnement du procédé de lixiviation HP/HT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS GDR Prométhée, May 2024, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30790,593 +30790,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Vapour Liquid Equilibrium Thermodynamic Properties Until the Critical Point and modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the Refuelling of Hydrogen Fuel-Cell Heavy-Duty Vehicles with Multiple Heterogenous Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guewouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT2024 - 33rd European Symposium on Applied Thermodynamics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESAT, Jun 2024, Edinburgh (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">EPHyC 2024 (European PhDs Hydrogen Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hydrogen Europe research; Belgian Hydrogen Fundamental Expertise, Mar 2024, Ghent, Belgium. pp.451-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767386v1</w:t>
+                <w:t xml:space="preserve">hal-04830770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Refuelling of Hydrogen Fuel-Cell Heavy-Duty Vehicles with Multiple Heterogenous Tanks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Vapour Liquid Equilibrium Thermodynamic Properties Until the Critical Point and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPHyC 2024 (European PhDs Hydrogen Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hydrogen Europe research; Belgian Hydrogen Fundamental Expertise, Mar 2024, Ghent, Belgium. pp.451-456</w:t>
+              <w:t xml:space="preserve">ESAT2024 - 33rd European Symposium on Applied Thermodynamics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAT, Jun 2024, Edinburgh (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830770v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption de gaz par des solutions réactives : adaptation de l’instrumentation d’une cellule agitée d’étude cinétique et application à des systèmes CO2/amines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Impact of Liquid Structure on Thermodynamics and Kinetics of Chemical Reactions: Experimental and Molecular Simulations Demonstration with Acid Gas Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clorarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 AiChE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AiChE, Nov 2023, Orlando (FL), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103230v1</w:t>
+                <w:t xml:space="preserve">hal-04348552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Liquid Structure on Thermodynamics and Kinetics of Chemical Reactions: Experimental and Molecular Simulations Demonstration with Acid Gas Absorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AiChE Annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337901003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348552v1</w:t>
+                <w:t xml:space="preserve">hal-03894787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Absorption de gaz par des solutions réactives : adaptation de l’instrumentation d’une cellule agitée d’étude cinétique et application à des systèmes CO2/amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cadours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.9, </w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.01001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337901003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337901001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894787v1</w:t>
+                <w:t xml:space="preserve">hal-04103230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To the Determination of Thermodynamic Properties of g3 “C3F7cn - CO2 - O2” Insulating Gas for Electrical Circuit Breaker</w:t>
               </w:r>
@@ -31388,51 +31388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss El Kinaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31535,51 +31535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies GHGT-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
@@ -31608,90 +31608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Computational-Experimental Screening Methodology Identifies More Effective Solvents for CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiChE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Phoenix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31716,77 +31716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbon Dioxide Dissolution Into the Brine on the Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRI SPRING 2021 VIRTUAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, VIRTUAL CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31936,90 +31936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solubility of CO2+H2S mixtures in water, NaCl and mixed salts aqueous solution at 373.15K to 423.15K and pressure up to 25 MPa. Experimental and Modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakrumie Zaidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021-31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32044,103 +32044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the transport properties of acid gases in Aqueous MEA solutions using molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs J. H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othon Moultons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021-31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
@@ -32169,90 +32169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and geochemical behavior of salt caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Underground Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32277,103 +32277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of gases in brine for underground gas storage application: Experimental measurements and modeling, AIChE meeting, (2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orlando, United States</w:t>
@@ -32396,368 +32396,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of mercaptans solubility in aqueous alkanolamine solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Data for the Systems H 2 S-MDEA-H 2 O and CH 4 -H 2 S-MDEA-H 2 O at High Solvent Concentrations and High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Skylogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D D Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna K Knuutila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanley Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPA Midstream Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519672v1</w:t>
+                <w:t xml:space="preserve">hal-01648710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Thermodynamics with MOOC: Motivations and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Morscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Data for the Systems H 2 S-MDEA-H 2 O and CH 4 -H 2 S-MDEA-H 2 O at High Solvent Concentrations and High Pressures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement and modeling of mercaptans solubility in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">GPA Midstream Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648710v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE THERMOPHYSICAL PROPERTIES OF THE R744 + R1234YF BINARY SYSTEM</w:t>
               </w:r>
@@ -32782,51 +32782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-N Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32877,103 +32877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t>
@@ -33015,77 +33015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33179,51 +33179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudasir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA 2016 PRAGUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, PRAGUE, Czech Republic</w:t>
@@ -33252,90 +33252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Simulation Results for the Removal of H2S from Biogas by Means of Sodium Hydroxide in Structured Packed Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33377,90 +33377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatic compounds on acid gas injection: experimental measurement and predictions with the GC-PR-CPA equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33492,887 +33492,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of CO 2 + freon phase equilibria and extension of the predictive E-PPR78 equation of state to freon-containing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niramol Juntarachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EQUIFASE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Alicante, Jun 2015, Alicante, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251948v1</w:t>
+                <w:t xml:space="preserve">hal-01254318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, HOUSTON, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/175051-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250847v1</w:t>
+                <w:t xml:space="preserve">hal-01251948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrate equilibrium data for CO 2 +N 2 mixtures with TBAB, TBAF, CP, TBAB+CP, TBAF+CP promoters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Cryogenic Biogas Upgrading: model and measurements for phase equilibria involving a solid phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Toubassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Athene, Greece</w:t>
+              <w:t xml:space="preserve">ECCE10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254372v1</w:t>
+                <w:t xml:space="preserve">hal-01158891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrate equilibrium data for CO 2 +N 2 mixtures with TBAB, TBAF, CP, TBAB+CP, TBAF+CP promoters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conférence On Carbon Dioxide Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Singapore city, Singapore</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254361v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Biogas Upgrading: model and measurements for phase equilibria involving a solid phase.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Clathrate equilibrium data for CO 2 +N 2 mixtures with TBAB, TBAF, CP, TBAB+CP, TBAF+CP promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Tzirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Stringari</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Solms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158891v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of GC-PC-SAFT EoS to Organic Sulfur Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clathrate equilibrium data for CO 2 +N 2 mixtures with TBAB, TBAF, CP, TBAB+CP, TBAF+CP promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Fragkiskos Tzirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas von Solms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Équations d'état en thermodynamique: des équations cubiques aux équations issues de la thermodynamique moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Conférence On Carbon Dioxide Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Singapore city, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251077v1</w:t>
+                <w:t xml:space="preserve">hal-01254361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Properties, Hydrate and Phase Behaviour Modelling in Acid Gas-Rich Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Application of GC-PC-SAFT EoS to Organic Sulfur Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGIS - 5th International Acid Gas Injection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">Équations d'état en thermodynamique: des équations cubiques aux équations issues de la thermodynamique moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152775v1</w:t>
+                <w:t xml:space="preserve">hal-01251077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL DETERMINATION OF THE SOLID-LIQUID-VAPOR LOCUS FOR THE CH 4 -CO 2 -H 2 S SYSTEM AND APPLICATION TO THE DESIGN OF A NEW LOW-TEMPERATURE DISTILLATION PROCESS FOR THE PURIFICATION OF NATURAL GAS</w:t>
               </w:r>
@@ -34384,64 +34384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Langé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura A. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94th GPA Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34460,804 +34460,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical Properties, Hydrate and Phase Behaviour Modelling in Acid Gas-Rich Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Burgass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Tohidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">AGIS - 5th International Acid Gas Injection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214945v1</w:t>
+                <w:t xml:space="preserve">hal-01152775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250894v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPOR–LIQUID–LIQUID EQUILIBRIUM MEASUREMENTS AND MODELING OF METHANETHIOL OR ETHANETHIOL OR OR 1-BUTANETHIOL IN METHANE + WATER TERNARY SYSTEMS AT 303, 335, AND 365 K AND PRESSURE UP TO 9 MPA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254320v1</w:t>
+                <w:t xml:space="preserve">hal-01250894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VAPOR–LIQUID–LIQUID EQUILIBRIUM MEASUREMENTS AND MODELING OF METHANETHIOL OR ETHANETHIOL OR OR 1-BUTANETHIOL IN METHANE + WATER TERNARY SYSTEMS AT 303, 335, AND 365 K AND PRESSURE UP TO 9 MPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javeed Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsivintzelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios M. Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ECCE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128373v1</w:t>
+                <w:t xml:space="preserve">hal-01254320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ICAPP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250841v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CO 2 + freon phase equilibria and extension of the predictive E-PPR78 equation of state to freon-containing systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQUIFASE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Alicante, Jun 2015, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254318v1</w:t>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cyclic dimer formation on the equilibrium behavior of carboxylic acids. From theory to process simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Symposium on Applied Thermodynamics (ESAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Eindhoven, Netherlands</w:t>
@@ -35286,103 +35286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35407,90 +35407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35532,103 +35532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t>
@@ -35709,51 +35709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on chemical thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35791,64 +35791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing a crossover approach for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35886,90 +35886,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of SO2/O2 and SO2/N2 systems from experiments and Monte Carlo molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'utilisation de la thermodynamique moléculaire en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Rueil Malmaison, France</w:t>
@@ -35992,787 +35992,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t>
+              <w:t xml:space="preserve">ESAT 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580862v1</w:t>
+                <w:t xml:space="preserve">hal-00558049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic behavior of the CO2+SO2 mixture: Experimental and Monte Carlo simulation studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Determination of Critical Properties Using a Dynamic-Synthetic Apparatus: Experimental Work and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2009 AIChE Fall Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nashville, United States. paper 695b</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574202v1</w:t>
+                <w:t xml:space="preserve">hal-00576642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric properties of hexafluoropropylene and hexafluoropropylene oxide. Determination of phase diagram and critical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 AIChE Fall Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nashville, United States</w:t>
+              <w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580845v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Data Concerning Refrigerant Systems: Equipment, Data and Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic behavior of the CO2+SO2 mixture: Experimental and Monte Carlo simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Symposium on Thermophysical Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.1641-1647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580869v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Volumetric properties of hexafluoropropylene and hexafluoropropylene oxide. Determination of phase diagram and critical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghemina Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid B. Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramespri Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">2009 AIChE Fall Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558049v1</w:t>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Critical Properties Using a Dynamic-Synthetic Apparatus: Experimental Work and Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vapor-Liquid Equilibrium Data Concerning Refrigerant Systems: Equipment, Data and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 AIChE Fall Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nashville, United States. paper 695b</w:t>
+              <w:t xml:space="preserve">17th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boulder, United States. paper ID 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576642v1</w:t>
+                <w:t xml:space="preserve">hal-00580869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of phase diagram and modeling application to refrigerant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cannes, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36823,77 +36823,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-B. Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Philadelphia, France</w:t>
@@ -36935,64 +36935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol distribution in natural gas fractionators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cannes, France. pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37030,77 +37030,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilité des hydrocarbures dans l'oxygène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delcorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37151,77 +37151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of hydrocarbons in liquid Oxygen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delcorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37291,90 +37291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of SF6 substitute g3 (C4F7N/CO2/O2) byproducts: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Bilal Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37416,103 +37416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle cinétique et thermodynamique pour l’étude de la lixiviation d’un minerai latéritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL11 - Colloque sur la Cristallisation et Précipitation Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
@@ -37546,77 +37546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the solvent extraction process of aromatics from fuel oil using deep eutectic solvents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulalim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - Société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37641,90 +37641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modèles pour optimiser la lixiviation du nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37775,51 +37775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the cooling machine for the Drop-in in order to improve the energetics performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37926,77 +37926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Graz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38021,103 +38021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education of students and citizens for new materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Society And Materials International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, METZ, France</w:t>
@@ -38159,77 +38159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid equilibria and density modelling of CO2-rich systems with PC-SAFT and SAFT-VR Mie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso González Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPEPPD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38248,333 +38248,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Static Analytic Apparatus for Complete Determination of Phase Equilibrium Data from Sub-atmospheric Pressures up to 10 bar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+                <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janececk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250827v1</w:t>
+                <w:t xml:space="preserve">hal-01260532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">A New Static Analytic Apparatus for Complete Determination of Phase Equilibrium Data from Sub-atmospheric Pressures up to 10 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260532v1</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equation of State for Solid-Liquid-Vapor Equilibrium Applied to Gas Processing and Liquefied Natural Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38612,77 +38612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Equation of State for the Representation of Solid and Liquid-Vapor Equilibria of Substances of Interest for the Air Distillation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38778,51 +38778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Toan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38885,64 +38885,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing Computational Methods to Identify Low GWP Working Fluids for ORC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangtao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39032,77 +39032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Thermophysical Properties of Working Fluids for ORC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Rankine Cycles for Waste Heat Recovery - Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39121,464 +39121,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thermophysical properties of fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GASES IN AGRO-FOOD PROCESSES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-39, 2019, 978-2-35671-581-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713071v1</w:t>
+                <w:t xml:space="preserve">hal-02713313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Properties of Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GASES IN AGRO-FOOD PROCESSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.13-41, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-812465-9.00004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713313v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 : Phase Equilibrium Properties Aspects of CO2 and Acid Gases Transportation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 : Thermodynamic Aspects for Acid Gas Removal from Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cutting‐Edge Technology for Carbon Capture, Utilization, and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, pp.147-167, 2018, 9781119363804. </w:t>
+              <w:t xml:space="preserve">, 1, Wiley, 2018, 9781119363804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119363804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177678v1</w:t>
+                <w:t xml:space="preserve">hal-04177681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 : Thermodynamic Aspects for Acid Gas Removal from Natural Gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 11 : Phase Equilibrium Properties Aspects of CO2 and Acid Gases Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cutting‐Edge Technology for Carbon Capture, Utilization, and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, 2018, 9781119363804. </w:t>
+              <w:t xml:space="preserve">, 1, Wiley, pp.147-167, 2018, 9781119363804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119363804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177681v1</w:t>
+                <w:t xml:space="preserve">hal-04177678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical Properties, Hydrate and Phase Behaviour Modelling in Acid Gas‐Rich Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Burgass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Tohidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acid Gas Extraction for Disposal and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.115-139, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39754,64 +39754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagrams in Chemical Engineering: Application to Distillation and Solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zeeshan Nawaz and Shahid Naveed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, 23 p., 2012, 978-953-51-0392-9. </w:t>
@@ -39843,571 +39843,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique des opérations de chauffage des liquides alimentaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Etude et détermination des points critiques : mesures expérimentales et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Bin Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions T.I., pp.F1280, 2009</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, SFGP, 2009, 2-910239-72-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509572v1</w:t>
+                <w:t xml:space="preserve">hal-04177692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et détermination des points critiques : mesures expérimentales et modélisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Efficacité énergétique des opérations de chauffage des liquides alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Zaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flach-Malaspina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 98, SFGP, 2009, 2-910239-72-1</w:t>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions T.I., pp.F1280, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177692v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of equations of state.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Etude de la distribution du méthanol dans le cadre de procédés de fractionnement des composés du gaz naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercritical fluids &amp; materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Lorraine, 2007, ISBN 2-905267-55-0</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96, SFGP, 2007, 2-910239-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199046v1</w:t>
+                <w:t xml:space="preserve">hal-04177690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilité du propane dans l’oxygène liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">State of the art of equations of state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Delcorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 96, SFGP, 2007, 2-910239-70-5</w:t>
+              <w:t xml:space="preserve">Supercritical fluids &amp; materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Lorraine, 2007, ISBN 2-905267-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177691v1</w:t>
+                <w:t xml:space="preserve">hal-00199046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Solubilité du propane dans l’oxygène liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delcorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détermination pour les mélanges.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.1-12, 2007, BE 8 031</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96, SFGP, 2007, 2-910239-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198996v1</w:t>
+                <w:t xml:space="preserve">hal-04177691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermodynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détermination pour les fluides purs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.1-8, 2007, BE 8 030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40426,165 +40439,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la distribution du méthanol dans le cadre de procédés de fractionnement des composés du gaz naturel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Propriétés thermodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 96, SFGP, 2007, 2-910239-70-5</w:t>
+              <w:t xml:space="preserve">Détermination pour les mélanges.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.1-12, 2007, BE 8 031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177690v1</w:t>
+                <w:t xml:space="preserve">hal-00198996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of BTEX and Acid Gases in Alkanplamine solutions in relations to the environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Society of Chemistry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments and applications in Solubility.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trevor Letcher, pp.non renseigné, 2006, chapter 27</w:t>
@@ -40645,64 +40645,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de propriétés thermodynamiques d’un fluide et dispositif associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40765,103 +40765,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatics on acid gas injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -41037,77 +41037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermodynamiques Détermination pour les fluides purs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'ingénieur. 2020, pp.BE8030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41125,77 +41125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermodynamiques Détermination pour les Mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'ingénieur. 2020, pp.BE8031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41207,285 +41207,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RR 239: Extended Mercaptan VLE in Loaded Amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">RR 238, Extended Mercaptan VLE in Loaded Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177674v1</w:t>
+                <w:t xml:space="preserve">hal-04177673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RR 238, Extended Mercaptan VLE in Loaded Amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">RR 239: Extended Mercaptan VLE in Loaded Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177673v1</w:t>
+                <w:t xml:space="preserve">hal-04177674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR230: Impact of Aromatics on Acid Gas Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -41520,90 +41520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR 219: Methanol Distribution (as a contaminant) in Fractionation Products and Freeze Out Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Theveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -41625,103 +41625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR 207: Vapor-Liquid Equilibrium Studies of Organic Sulfur Species in MDEA, DEA Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javeed A Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Theveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -41743,103 +41743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR 198: Water and Inhibitor Distribution in Gas Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41870,77 +41870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual solubility of hydrocarbons and amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Mokraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gas Processors Association (Tulsa, USA). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41990,51 +41990,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des fluides frigorigènes : mesures et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -42151,51 +42151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68C9DA0D"/>
+    <w:nsid w:val="88EDFAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42382,51 +42382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-coquelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-673X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079568688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctp.mines-paristech.fr/Accueil/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256636826" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256724326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/242187609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256134375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/221702296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/192966855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image26.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/184726034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image27.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/227299248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image28.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/185110592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image29.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/258545992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image30.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/258202971" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image31.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/152161082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image32.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/180847694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image33.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/184726247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image34.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/249392895" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image35.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/229840485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image36.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/168260042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image37.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image38.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image39.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image40.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image41.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image42.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image43.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image44.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image45.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image46.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image47.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image48.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image49.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image50.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image51.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s219839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image52.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s236971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image53.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image54.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s240378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image55.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s233683" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Benvenuti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Politidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouvelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.153374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Lemrabti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00842" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mulamba Tshibangu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Narasigadu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00758" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulalim Ibrahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114722" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05232504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleng Jim Chiyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez Tovar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Afonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloarec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Turelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06890" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03875" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jatr.50" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114254" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05202807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9040084" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00251" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05029121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhiqiang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Yuanhao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Jijun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.03.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.288" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04807691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00475" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yuan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun Zeng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Liao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Tang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560252v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Soubeyran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04624419v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rivollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106336" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Delgado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119759" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113939" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez-Tovar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c04462#" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Riva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Wimmer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00888" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118522" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00613" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2021.113374" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613428v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Orlov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00654-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Neyrolles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Brahim Belaribi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00810" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644526v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113476" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668746v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.05.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117726" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Wu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.03.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751942v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Conversano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Consonni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Gatti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121855" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.09.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hallett" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheed Afzal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c01060" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435228v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Yu. Demenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bignaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04092" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00865" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427542v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00160" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466442v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.09.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wasik" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Rahbari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00652" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cremona" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00520" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Tirri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04276" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-787x.2021.08.4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00260" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452603v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112465" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969679v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Fu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sna&#239;de Ahamada" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Hu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493875v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maixner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00787" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.08.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463973v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skylogianni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Mundal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D.D. Pinto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Knuutila" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112498" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceragioli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01082" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300727v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112335" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02080773v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubeyran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.102" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984903v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/jnge.2018.692505" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-019-00870-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410948v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benabida" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00347" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797959v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams-Wynn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00836" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Stephan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929616v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guogeng He" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00653" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Cherif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toubassy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700841v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Mohd Zin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I Abdul Mutalib" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalik" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583374v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1822" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531268v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00424" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633884v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Williams-Wynn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632805v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nazeri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.09.014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.013" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371510v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.09.019" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305701v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Tzirakis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios M. Kontogeorgis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00942" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202617v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzirakis Fragkiskos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.021" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320811v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258498v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed A. Awan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsivintzelis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00134" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalik Mohamad Sabil" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.10.005" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305709v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Zehioua" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00747" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305689v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Burgass" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JNGE.2015.692505" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251020v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalendra Clinton Subramoney" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Michael Nelson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.03.006" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158620v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jomaa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlot Vincent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.05.009" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251051v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bahadur" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Osman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5061057" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585836v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lauermann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2015.09.021" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202668v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.06.017" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulamba Marc Tshibangu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00318" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112045v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22093" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F6B9C0551A8C0A54DBA8E74E418B80209DB2C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199227v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00273" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Popovic" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.09.025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985779v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.10.020" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SQP7M32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067191v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid2014.08.031" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985612v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400822m" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075844v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500496y" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01169747v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramol Juntarachat" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.09.001" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876963v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalendra C. Subramoney" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.01.017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZD7TZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877038v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400065j" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841178v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4000857" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01262378v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2014/20130188" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585883v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kapateh" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.08.019" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876966v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.05.018" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6061QS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.11.008" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B8BLBQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876968v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.06.031" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3R231NR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876908v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.07.020" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85W6Q4N2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796637v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300431n" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796398v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2011049" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796597v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.014" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796474v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300111m" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585807v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201132d" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796615v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300888d" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796407v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Subramoney" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naidoo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201032t" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590621v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nima Boukais-Belaribi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Dahmani" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101361u" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573687v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Breil" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101470b" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580929v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.026" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ5NZ676-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590637v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102354p" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573512v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelson W." TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Subramoney S." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100841y" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660570v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.026" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGX398CR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00656773v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201274y" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585210v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johansson" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.01.017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W7H1K83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574057v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.01.014" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDGSVWJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508536v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jarne" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Northrop" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.11.012" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNXW2T7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573797v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ghizellaoui" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.02.026" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRM5C2SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508513v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Fosbol" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900441f" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573800v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009915" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573793v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Galicia-Luna" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Mohammadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.04.004" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217393K9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573700v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amoros" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100474b" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508512v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900440t" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050339v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed Awan" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Booneart" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573829v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelson Wayne" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900400v" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574275v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900703f" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880491v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.10.022" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5TJMWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573783v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900596d" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573772v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delcorso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100574y" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880482v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.06.013" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7326NL0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574209v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.01.018" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CJ09CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509648v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Pereda" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.09.008" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574167v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2008.12.007" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8QRJCS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508606v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.06.004" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V014629W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880450v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800849s" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574170v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.013" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09709CBF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880228v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2007.05.009" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCM6C0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798965v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800349p" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-802BWBQ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797901v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lockwood" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.08.010" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H035Z8W9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880430v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.019" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG16J0VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798921v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.06.002" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB5KN2R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880446v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.04.002" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGRDXGDN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880423v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scalabrin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800017j" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QCS7LR25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880421v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.01.021" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZFX0V3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199154v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199109v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Kahlil" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199061v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196337v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199060v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Fuente" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196267v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180439v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mokraoui" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hegel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie070858y" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1ZSGQ357-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133978v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rivolet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134027v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134033v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.01.013" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41KZBGH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133976v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134009v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018192v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018197v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gicquel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018177v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018163v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018162v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018157v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180435v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richon" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022331.46865.2f" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180437v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valtz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7730-9" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180436v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valtz" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.02.016" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180434v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chareton" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2003.12.009" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180433v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rivollet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2003.12.002" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180428v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0202230" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00504948v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phuong Nguyen" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chareton" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Hamed" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(02)00164-0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN381S38-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180432v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00322-4" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613027v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Hong" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baba-Ahmed" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798319v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chareton" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je020115d" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180427v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(02)00326-6" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG5D86KL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180425v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baba-Ahmed" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(02)00056-0" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235181v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216984v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Crousl&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425212v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166337v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160031v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678173v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ihmels" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Claessens" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatzsche" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767386v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830770v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103230v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901001" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348552v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clorarec" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894731v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick De Meyer" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulain" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894750v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220155v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547732v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakrumie Zaidin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882633v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031108v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01648710v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D D Pinto" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K Knuutila" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459862v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yaqoob" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gull Zaib" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasir Hussain" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan A Ali" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260220v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellegrini" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254372v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254361v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158891v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Mauro" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01152775v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250866v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lang&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Pellegrini" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254320v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254318v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574202v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.215" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580845v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemina Belaribi" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid B. Belaribi" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580869v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576642v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985688v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985695v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213471v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Houssin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213480v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160035v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04806536v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031149v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902885v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902849v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497339v2" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Tang" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/89154" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003740" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712741v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713313v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177678v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177707v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118938652" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877007v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33632" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509572v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Munch" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199046v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177691v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198996v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198987v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177690v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133968v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615068v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marques" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177674v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177673v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177685v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177686v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed A Awan" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177687v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177689v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000991v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-coquelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-673X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079568688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ctp.mines-paristech.fr/Accueil/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256636826" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256724326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEM087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EMSE0726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/242187609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/256134375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/221702296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/192966855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image26.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/184726034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image27.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/227299248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image28.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/185110592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image29.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/258545992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image30.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/258202971" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image31.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/152161082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image32.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/180847694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image33.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/184726247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image34.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/249392895" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image35.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/229840485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image36.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/168260042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image37.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image38.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image39.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image40.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image41.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image42.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image43.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image44.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image45.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image46.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image47.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image48.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image49.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image50.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENMP0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image51.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s219839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image52.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s236971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image53.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENMP0081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image54.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s240378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image55.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s233683" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulalim Ibrahim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Benvenuti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Politidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouvelot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.153374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Lemrabti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00842" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mulamba Tshibangu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Narasigadu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00758" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yuan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun Zeng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00046" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114306" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05232504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleng Jim Chiyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez Tovar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Afonso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloarec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Turelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06890" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25117069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03875" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jatr.50" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114254" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05202807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9040084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5c00251" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05029121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhiqiang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Yuanhao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Jijun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.03.043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00659" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04807691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00475" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2024.114072" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Soubeyran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Delgado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.119759" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215601v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113939" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04624419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rivollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106336" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053768v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Riva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Wimmer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00888" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez-Tovar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c04462#" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118522" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2021.113374" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613428v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Orlov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00654-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Neyrolles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Brahim Belaribi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00810" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644526v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113476" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668746v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.05.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117726" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Wu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.03.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751942v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Conversano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Consonni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Gatti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121855" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.09.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hallett" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheed Afzal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c01060" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435228v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Yu. Demenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bignaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04092" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cremona" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00520" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111067v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00865" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00160" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466442v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.09.021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wasik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Rahbari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00652" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Tirri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04276" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2409-787x.2021.08.4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceragioli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01082" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112335" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898209v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00260" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112465" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Fu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sna&#239;de Ahamada" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Hu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.06.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maixner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00787" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963711v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.08.016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skylogianni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Mundal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D.D. Pinto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Knuutila" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112498" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02080773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soubeyran" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.102" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984903v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/jnge.2018.692505" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-019-00870-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410948v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benabida" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00347" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams-Wynn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00836" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Stephan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929616v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guogeng He" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00653" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nazeri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.09.014" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.09.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557790v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Cherif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toubassy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531268v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00424" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1822" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Mohd Zin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I Abdul Mutalib" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalik" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633884v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Williams-Wynn" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305709v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Zehioua" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00747" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305689v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Burgass" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JNGE.2015.692505" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371510v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.09.019" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305701v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Tzirakis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios M. Kontogeorgis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00942" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202617v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzirakis Fragkiskos" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.021" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320811v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed A. Awan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsivintzelis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00134" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalik Mohamad Sabil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.10.005" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112045v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22093" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F6B9C0551A8C0A54DBA8E74E418B80209DB2C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199227v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Osman" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00273" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251020v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalendra Clinton Subramoney" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Michael Nelson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.03.006" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158620v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jomaa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlot Vincent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.05.009" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251051v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bahadur" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5061057" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585836v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lauermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2015.09.021" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202668v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2015.06.017" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250986v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulamba Marc Tshibangu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00318" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Popovic" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.09.025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985779v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.10.020" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SQP7M32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985612v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400822m" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067191v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid2014.08.031" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01169747v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramol Juntarachat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.09.001" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075844v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500496y" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876908v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalendra C. Subramoney" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.07.020" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85W6Q4N2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.01.017" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZD7TZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01262378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2014/20130188" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877038v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400065j" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841178v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4000857" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585883v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kapateh" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.08.019" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876966v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.05.018" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6061QS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797486v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.11.008" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B8BLBQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876968v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.06.031" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3R231NR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796637v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300431n" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796398v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2011049" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796615v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300888d" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796597v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.014" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796474v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300111m" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585807v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201132d" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796407v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Subramoney" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naidoo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201032t" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00656773v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201274y" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585210v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johansson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.01.017" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W7H1K83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590621v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nima Boukais-Belaribi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Dahmani" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101361u" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573687v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. Breil" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101470b" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580929v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.026" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ5NZ676-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590637v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102354p" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573512v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelson W." TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Subramoney S." TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100841y" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660570v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.026" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGX398CR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880482v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amoros" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.06.013" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7326NL0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573772v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delcorso" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100574y" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573800v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9009915" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508513v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Fosbol" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900441f" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574057v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.01.014" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDGSVWJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508536v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jarne" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Northrop" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.11.012" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GNXW2T7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573797v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ghizellaoui" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.02.026" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRM5C2SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573793v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Galicia-Luna" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Mohammadi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.04.004" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217393K9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050339v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed Awan" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Booneart" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573700v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100474b" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508512v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900440t" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573829v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nelson Wayne" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900400v" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574275v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900703f" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573783v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900596d" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880491v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.10.022" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN5TJMWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574209v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.01.018" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CJ09CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574167v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2008.12.007" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8QRJCS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509648v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Pereda" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.09.008" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508606v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.06.004" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V014629W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880450v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800849s" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574170v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.013" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09709CBF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880421v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.01.021" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZFX0V3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880430v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG16J0VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880228v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2007.05.009" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCM6C0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798965v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800349p" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-802BWBQ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797901v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lockwood" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.08.010" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H035Z8W9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798921v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.06.002" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB5KN2R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880446v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.04.002" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGRDXGDN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880423v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scalabrin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800017j" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QCS7LR25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199061v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199154v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199109v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Kahlil" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196337v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199060v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Fuente" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196267v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180439v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mokraoui" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hegel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie070858y" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1ZSGQ357-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134009v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133978v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rivolet" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134027v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134033v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.01.013" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41KZBGH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133976v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018192v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018197v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gicquel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018177v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018163v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018162v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018157v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180435v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richon" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJOT.0000022331.46865.2f" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180437v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valtz" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7730-9" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180436v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valtz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richon" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.02.016" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180434v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chareton" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2003.12.009" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180433v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rivollet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2003.12.002" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798319v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chareton" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je020115d" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180428v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0202230" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00504948v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phuong Nguyen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chareton" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Hamed" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(02)00164-0" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN381S38-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180432v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00322-4" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613027v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Hong" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baba-Ahmed" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180427v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(02)00326-6" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG5D86KL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180425v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baba-Ahmed" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(02)00056-0" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235181v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425212v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216984v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Crousl&#233;" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166337v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160031v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678173v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ihmels" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Claessens" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatzsche" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Maxime" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830770v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767386v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348552v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clorarec" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103230v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901001" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894731v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick De Meyer" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulain" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894750v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220155v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547732v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakrumie Zaidin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882633v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01648710v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D D Pinto" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K Knuutila" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031108v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459862v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yaqoob" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gull Zaib" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasir Hussain" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan A Ali" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260220v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellegrini" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254318v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158891v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Mauro" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254372v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254361v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250866v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lang&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Pellegrini" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01152775v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254320v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576642v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574202v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ungerer" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.215" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580845v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemina Belaribi" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid B. Belaribi" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580869v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985688v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985695v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213471v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Houssin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213480v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160035v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04806536v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031149v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902885v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902849v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497339v2" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Tang" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/89154" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003740" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712741v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713313v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177678v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177707v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118938652" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877007v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33632" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509572v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Munch" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177690v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199046v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177691v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198987v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198996v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133968v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615068v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marques" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177673v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177674v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177685v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177686v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeed A Awan" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177687v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177689v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000991v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>