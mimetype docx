--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -523,831 +523,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05105816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining geostructural and retrospective analyses for rockfall susceptibility zoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias Coullie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Munoz-Torrero Manchado</w:t>
+                <w:t xml:space="preserve">Claire Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-025-02630-8⟩</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393103v1</w:t>
+                <w:t xml:space="preserve">hal-05553930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining geostructural and retrospective analyses for rockfall susceptibility zoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+                <w:t xml:space="preserve">Mattias Coullie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Farvacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Peres</w:t>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+                <w:t xml:space="preserve">Alberto Munoz-Torrero Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-025-02630-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553930v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tree-ring and geomorphic analyses to reconstruct the 1950s massive Glacier Lake Outburst Flood at Grosse Glacier, Chilean Patagonia</w:t>
+                <w:t xml:space="preserve">Hydrometeorological triggers of debris flows derived from historical archives and tree-ring data: Insights from the Swiss National Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gorsic</w:t>
+                <w:t xml:space="preserve">Jiazhi Qie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muñoz-Torrero Manchado</w:t>
+                <w:t xml:space="preserve">Stefanie Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Allen</w:t>
+                <w:t xml:space="preserve">Tamara Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 961, pp.178368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178368⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 968, pp.178880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393167v1</w:t>
+                <w:t xml:space="preserve">hal-05393156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatland trees record strong and temporally stable hydroclimate information in tree-ring δ 13 C and δ 18 O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unabated forest expansion despite increased rockfall frequency at Täschgufer slope, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gorsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Janecka</w:t>
+                <w:t xml:space="preserve">A. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Treydte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Piccinelli</w:t>
+                <w:t xml:space="preserve">B. Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Francon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marçal Argelich Ninot</w:t>
+                <w:t xml:space="preserve">M. Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-21-1679-2025⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 489, pp.109985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393134v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unabated forest expansion despite increased rockfall frequency at Täschgufer slope, Switzerland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Peatland trees record strong and temporally stable hydroclimate information in tree-ring δ 13 C and δ 18 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Janecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bayle</w:t>
+                <w:t xml:space="preserve">Kerstin Treydte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Piccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nicoud</w:t>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farvacque</w:t>
+                <w:t xml:space="preserve">Marçal Argelich Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 489, pp.109985. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.1679-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-1679-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393132v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometeorological triggers of debris flows derived from historical archives and tree-ring data: Insights from the Swiss National Park</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling tree-ring and geomorphic analyses to reconstruct the 1950s massive Glacier Lake Outburst Flood at Grosse Glacier, Chilean Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gorsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiazhi Qie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Favillier</w:t>
+                <w:t xml:space="preserve">A. Muñoz-Torrero Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Gubler</w:t>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Estermann</w:t>
+                <w:t xml:space="preserve">S. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 968, pp.178880. </w:t>
+              <w:t xml:space="preserve">, 2025, 961, pp.178368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393156v1</w:t>
+                <w:t xml:space="preserve">hal-05393167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in detecting volcanic forcing in climate and societal proxies: insights from the 1170/1171 CE eruption</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Trappmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Coullie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ballesteros Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,347 +1963,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrible hiver 1719-1720. Reconstitution des impacts de la crue avalancheuse de février 1720 en Suisse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of X-ray computed tomography for xylological and dendrochronological analyses of Egyptian mummy labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulin Nicolas</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zenhäusern</w:t>
+                <w:t xml:space="preserve">Gisela Bélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780798v1</w:t>
+                <w:t xml:space="preserve">hal-04780812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of X-ray computed tomography for xylological and dendrochronological analyses of Egyptian mummy labels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisela Bélot</w:t>
+                <w:t xml:space="preserve">Le terrible hiver 1719-1720. Reconstitution des impacts de la crue avalancheuse de février 1720 en Suisse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zenhäusern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vallesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXVI-LXXVII, pp.289-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780812v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine greening deciphered by forest stand and structure dynamics in advancing treelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mansons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessels in a Rhododendron ferrugineum (L.) population do not trace temperature anymore at the alpine shrubline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Piccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of sampling design to increase climate signal detection in shrub ring chronologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Ballesteros Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiazhi Qie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Muñoz-Torrero Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,325 +3403,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 852/3 CE Mount Churchill eruption: examining the potential climatic and societal impacts and the timing of the Medieval Climate Anomaly in the North Atlantic region</w:t>
+                <w:t xml:space="preserve">The 1600 CE Huaynaputina eruption as a possible trigger for persistent cooling in the North Atlantic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mackay</w:t>
+                <w:t xml:space="preserve">Sam White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill Plunkett</w:t>
+                <w:t xml:space="preserve">Eduardo Moreno-Chamarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Jensen</w:t>
+                <w:t xml:space="preserve">Davide Zanchettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Heli Huhtamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagomar Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.1475-1508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-18-1475-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.739-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-18-739-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394623v1</w:t>
+                <w:t xml:space="preserve">hal-05394610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1600 CE Huaynaputina eruption as a possible trigger for persistent cooling in the North Atlantic region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 852/3 CE Mount Churchill eruption: examining the potential climatic and societal impacts and the timing of the Medieval Climate Anomaly in the North Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Moreno-Chamarro</w:t>
+                <w:t xml:space="preserve">Helen Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Zanchettin</w:t>
+                <w:t xml:space="preserve">Gill Plunkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heli Huhtamaa</w:t>
+                <w:t xml:space="preserve">Britta Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagomar Degroot</w:t>
+                <w:t xml:space="preserve">Thomas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.739-757. </w:t>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1475-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-18-739-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-18-1475-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394610v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recession or resilience? Long-range socioeconomic consequences of the 17th century volcanic eruptions in northern Fennoscandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heli Huhtamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ludlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heli Huhtamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.1083-1108. </w:t>
@@ -4039,295 +4039,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
+                <w:t xml:space="preserve">Cryptotephra from the Icelandic Veiðivötn 1477 CE eruption in a Greenland ice core: confirming the dating of volcanic events in the 1450s CE and assessing the eruption's climatic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
+                <w:t xml:space="preserve">Peter Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Plunkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Toe</w:t>
+                <w:t xml:space="preserve">Nathan Chellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105179⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.565-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-565-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430050v1</w:t>
+                <w:t xml:space="preserve">hal-05394637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptotephra from the Icelandic Veiðivötn 1477 CE eruption in a Greenland ice core: confirming the dating of volcanic events in the 1450s CE and assessing the eruption's climatic impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gill Plunkett</w:t>
+                <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chellman</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mcconnell</w:t>
+                <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.565-585. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.105179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-565-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394637v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted effects of climate change on low-altitude relict Pinus uncinata stands in the Northern French Alps</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of land-cover changes on snow avalanche activity in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la dendrogéomorphologie pour la connaissance de l’évolution de l’aléa rocheux dans les Préalpes françaises calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4827,51 +4827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of rockfall damage in trees yields insights into meteorological triggers of process activity in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,64 +4974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base de données événementielle du risque rocheux dans les Alpes Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,274 +5101,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When scientists become detectives: investigating systematic tree poisoning in a protected cove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some (do not) like it hot: shrub growth is hampered by heat and drought at the alpine treeline in recent decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Ballesteros Cánovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03386⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (4), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394675v1</w:t>
+                <w:t xml:space="preserve">hal-02531009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some (do not) like it hot: shrub growth is hampered by heat and drought at the alpine treeline in recent decades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Francon</w:t>
+                <w:t xml:space="preserve">When scientists become detectives: investigating systematic tree poisoning in a protected cove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Ballesteros Cánovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (4), pp.607-617. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.e03386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531009v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation quantitative du risque rocheux : de la formalisation à l’application sur les zones urbanisées ou urbanisables</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farvacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,295 +5758,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Physiological Response of Conifers from High-Latitude and -Altitude Eurasian Regions to Stratospheric Volcanic Eruptions</w:t>
+                <w:t xml:space="preserve">Recent atmospheric drying in Siberia is not unprecedented over the last 1,500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Churakova (sidorova)</w:t>
+                <w:t xml:space="preserve">O. Churakova Sidorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fonti</w:t>
+                <w:t xml:space="preserve">M. Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kirdyanov</w:t>
+                <w:t xml:space="preserve">S. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Myglan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Barinov</w:t>
+                <w:t xml:space="preserve">M. Saurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Siberian Federal University. Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17516/1997-1389-0313⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.15024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71656-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394673v1</w:t>
+                <w:t xml:space="preserve">hal-05394654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent atmospheric drying in Siberia is not unprecedented over the last 1,500 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-Physiological Response of Conifers from High-Latitude and -Altitude Eurasian Regions to Stratospheric Volcanic Eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Churakova (sidorova)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Churakova Sidorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Marina Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fonti</w:t>
+                <w:t xml:space="preserve">Alexander Kirdyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillet</w:t>
+                <w:t xml:space="preserve">Vladimir Myglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saurer</w:t>
+                <w:t xml:space="preserve">Valentin Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.15024. </w:t>
+              <w:t xml:space="preserve">Journal of Siberian Federal University. Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71656-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17516/1997-1389-0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394654v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene vegetation and hydroclimatic dynamics in SE Lithuania – Implications from a multi-proxy study of the Čepkeliai bog</w:t>
               </w:r>
@@ -6339,64 +6339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174, pp.138-152. </w:t>
@@ -6562,338 +6562,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+                <w:t xml:space="preserve">Assessment of the recurrence intervals of rockfall through dendrogeomorphology and counting scar approach: A comparative study in a mixed forest stand from the Vercors massif (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 340, pp.160-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406118v1</w:t>
+                <w:t xml:space="preserve">hal-02180295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the recurrence intervals of rockfall through dendrogeomorphology and counting scar approach: A comparative study in a mixed forest stand from the Vercors massif (French Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+                <w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassan Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 340, pp.160-171. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.105709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180295v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siberian tree-ring and stable isotope proxies as indicators of temperature and moisture changes after major stratospheric volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Churakova (sidorova)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Saurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7536,64 +7536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (1), pp.7-19. </w:t>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire forestier comme méthode de caractérisation spatiale de l'aléa chute de pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,764 +8532,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rockfall frequency and bounce height from three-dimensional simulation process models and growth disturbances in submontane broadleaved trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree-ring reconstruction of reactivation phases of the Schimbrig landslide (Swiss Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Bommer-Denns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501613v1</w:t>
+                <w:t xml:space="preserve">hal-02180467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring reconstruction of reactivation phases of the Schimbrig landslide (Swiss Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling rockfall frequency and bounce height from three-dimensional simulation process models and growth disturbances in submontane broadleaved trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.66 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11825⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02180467v1</w:t>
+                <w:t xml:space="preserve">hal-01501613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of regional climatic fluctuations on radial growth of Siberian and Scots pine at Mukhrino mire (central-western Siberia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. guillaume Blanchet</w:t>
+                <w:t xml:space="preserve">Disentangling the impacts of exogenous disturbances on forest stands to assess multi-centennial tree-ring reconstructions of avalanche activity in the upper Goms Valley (Canton of Valais, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Calliari</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Edvardsson</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.225⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.89 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180504v1</w:t>
+                <w:t xml:space="preserve">hal-01771062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-proxy dating the ‘Millennium Eruption’ of Changbaishan to late 946 CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Wacker</w:t>
+                <w:t xml:space="preserve">Jiandong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158, pp.164-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the impacts of exogenous disturbances on forest stands to assess multi-centennial tree-ring reconstructions of avalanche activity in the upper Goms Valley (Canton of Valais, Switzerland)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Favillier</w:t>
+                <w:t xml:space="preserve">Impacts of regional climatic fluctuations on radial growth of Siberian and Scots pine at Mukhrino mire (central-western Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Morel</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Calliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Edvardsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.1209-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01771062v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogeomorphic assessment of rockfall recurrence intervals at Saint Paul de Varces, Western French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9547,91 +9547,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 281, pp.66 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396455v1</w:t>
@@ -10092,51 +10092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 547, pp.345-355. </w:t>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Trappmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 246, pp.35-47. </w:t>
@@ -13632,260 +13632,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts domestiques et construction à Limoges : apports croisés de la dendrochronologie et de la géochimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des méthodes de détendancement sur la détection des signaux climatiques dans les cernes de croissance des arbustes de montagne. Cas d'étude sur le genévrier commun au Col du Lautaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Belingard</w:t>
+                <w:t xml:space="preserve">Matilda Tamalout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352893v1</w:t>
+                <w:t xml:space="preserve">hal-05344285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des méthodes de détendancement sur la détection des signaux climatiques dans les cernes de croissance des arbustes de montagne. Cas d'étude sur le genévrier commun au Col du Lautaret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
+                <w:t xml:space="preserve">Forêts domestiques et construction à Limoges : apports croisés de la dendrochronologie et de la géochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilda Tamalout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344285v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité avalancheuse naturelle et liens avec le climat : une synthèse rapide des résultats disponibles pour les Alpes Françaises</w:t>
               </w:r>
@@ -14035,51 +14035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14115,273 +14115,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des avalanches avec le changement climatique. Collège Risques Naturels et Technologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGEDD-MRR, Cycle « changements climatiques et risques en montagne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811052v1</w:t>
+                <w:t xml:space="preserve">hal-02531965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel dendrochronologique des ligneux bas (R. ferrugineum, J. communis) pour la connaissance des changements environnementaux en milieu pyrénéen : le cas du Haut-Vicdessos</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution des avalanches avec le changement climatique. Collège Risques Naturels et Technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CGEDD-MRR, Cycle « changements climatiques et risques en montagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531965v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches et changement climatique tendances détectées et évolutions à venir</w:t>
               </w:r>
@@ -14639,51 +14639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14777,51 +14777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14857,277 +14857,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range avalanche-forest interactions leave strong environmental footprints in medium-high mountain ranges</w:t>
+                <w:t xml:space="preserve">240 years of climatic trends in avalanche activity in the Vosges Mountains, North-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">International Snow and Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608212v1</w:t>
+                <w:t xml:space="preserve">halshs-01999472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">240 years of climatic trends in avalanche activity in the Vosges Mountains, North-east France</w:t>
+                <w:t xml:space="preserve">Long-range avalanche-forest interactions leave strong environmental footprints in medium-high mountain ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow and Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01999472v1</w:t>
+                <w:t xml:space="preserve">hal-02608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de moyenne montagne : des paysages « sculptés » par les avalanches</w:t>
               </w:r>
@@ -15603,152 +15603,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00498523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
+              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00536990v1</w:t>
+                <w:t xml:space="preserve">halsde-00498655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pinus unciata exposed roots for dating past landslide activities</w:t>
               </w:r>
@@ -15853,148 +15849,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00551715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying erosion on steep marly hillslopes (Draix, Haute-Provence, France) by means of anatomical changes in exposed tree roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le couvert forestier, marqueur spatio temporel de l'activité d'un glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldendro 2010: 8th conference on dendrochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00498655v1</w:t>
+                <w:t xml:space="preserve">halsde-00536990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forest: an efficient spatio temporal bioindicator of landslide activities</w:t>
               </w:r>
@@ -16105,51 +16105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate, not land-use, drives a recent acceleration of larch expansion at the forest-grassland ecotone in the southern French alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16157,51 +16157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Perron Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria. pp.178326, </w:t>
@@ -16669,51 +16669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Silva Correia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Graf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Piccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Edvardsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veiko Lehsten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Gouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorsic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Janecka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Argelich Ninot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1679-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farvacque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109985" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhi Qie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gubler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Estermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03867-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros C&#225;novas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01390-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott St. George" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-03680-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz Torrero Manchado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela B&#233;lot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Huebner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mansons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4668377/v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiong Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02421-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1023384" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2022.04.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05751-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Ballesteros C&#225;novas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158605" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashit Hantemirov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shiyatov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32629-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mackay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-1475-2022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Huhtamaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagomar Degroot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-739-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2077-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ludlow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-1083-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ma&#382;eika" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333211073786" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394637v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abbott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-565-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00280-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03386" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63339-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Churakova (sidorova)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirdyanov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Myglan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barinov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1389-0313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Churakova Sidorova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71656-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migl&#279; Stan&#269;ikait&#279;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gedminien&#279;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taminskas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linkevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.11.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-685-2019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406171v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Bau&#382;ien&#279;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa &#352;imanauskien&#279;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tamkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105484" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Rimkus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;til&#279; Pukien&#279;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Luko&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2505-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Orchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Newfield" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2171-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180384v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.067" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711788v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#382;yna Gryguc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0177-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Bommer-Denns" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11825" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SL1JMJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;guillaume Blanchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Calliari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.225" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Galv&#225;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01575622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11681" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZSN14TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fazan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kozlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.047" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns Hubert Leuschner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutile Pukien&#279;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Casteller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Crespo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.08.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2466-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131635v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00082" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BFCSTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180810v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud G." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01214206v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poulain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2526" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3959/1536-1098-70.1.3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131652v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3580" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10616" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HQX6W75H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schneuwly-Bollschweiler" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.05.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N465ZD45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131676v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Bodoque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.04.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTD6DN49-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131710v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34098.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133313506451" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826848v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbellay Estelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonti Patrick" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouarmim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0565-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818479v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818480v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358796v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352893v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344285v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Tamalout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823872v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811042v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811052v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901006v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Picone" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999472v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999585v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406329v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131674v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31325-7_54" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Silva Correia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Graf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farvacque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Piccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Edvardsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veiko Lehsten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Gouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Coullie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02630-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhi Qie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gubler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Estermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorsic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farvacque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109985" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Janecka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Argelich Ninot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1679-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03867-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros C&#225;novas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01390-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott St. George" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-03680-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Munoz Torrero Manchado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela B&#233;lot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Huebner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mansons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4668377/v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiong Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02421-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1023384" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2022.04.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05751-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Ballesteros C&#225;novas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Torrero Manchado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158605" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashit Hantemirov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shiyatov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32629-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Huhtamaa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagomar Degroot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-739-2022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mackay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-1475-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2077-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ludlow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-1083-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ma&#382;eika" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333211073786" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abbott" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-565-2021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00280-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F035GZ3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chartoire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4876" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0B1TZC40-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1459" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03386" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VC6L7LXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63339-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Churakova Sidorova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71656-w" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Churakova (sidorova)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fonti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirdyanov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Myglan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barinov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1389-0313" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migl&#279; Stan&#269;ikait&#279;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gedminien&#279;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Taminskas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Linkevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.11.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-685-2019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406171v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Bau&#382;ien&#279;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa &#352;imanauskien&#279;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tamkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105484" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Rimkus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;til&#279; Pukien&#279;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Luko&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2505-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12778" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FRGHF5X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180301v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2019.0078" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Orchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Newfield" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2171-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180384v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.067" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711788v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#382;yna Gryguc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0177-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Bommer-Denns" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SL1JMJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180479v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Xu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Galv&#225;n" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180504v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;guillaume Blanchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Calliari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.225" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01575622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11681" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZSN14TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fazan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kozlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.047" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396455v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns Hubert Leuschner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutile Pukien&#279;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.148" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Casteller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Crespo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.08.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2466-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131635v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00082" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BFCSTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180810v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud G." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01214206v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poulain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2526" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3959/1536-1098-70.1.3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131652v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3580" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10616" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HQX6W75H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schneuwly-Bollschweiler" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.05.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N465ZD45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131676v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Bodoque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.04.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTD6DN49-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131710v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34098.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131673v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133313506451" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826848v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbellay Estelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonti Patrick" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.01.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1XKR4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouarmim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0565-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818479v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818480v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579713v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.10.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Edouard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#252;ntgen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-379-2010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358796v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344285v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Tamalout" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352893v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823872v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811042v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531965v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811383v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901006v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Picone" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999472v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999585v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498523v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498655v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00551715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536990v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406329v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131674v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31325-7_54" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>