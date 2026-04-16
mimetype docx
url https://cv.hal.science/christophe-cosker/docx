--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cosker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation externe de Lettres Modernes, concours spécial (8e place)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (48), pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chominot et Sébastien Ledoux (dirs), Algérie. La guerre prise de vue, Paris, CNRS Éd., 2024, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.530 - 533. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b1v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles pour la recherche en littérature francophone dans le sud-ouest de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane François, Une avant-garde d'extrême droite. Contre-culture, conservatisme radical et tentations modernistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthelier, Le Style réactionnaire de Maurras à Houellebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020). Paris, Éd. La Découverte, coll. L’Envers des faits, 2021, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.420-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mangeon, L’Afrique au futur. Le renversement des mondes. Paris, Hermann, coll. Fictions pensantes, 2022, 286 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (43), pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Marrons (1844) de Louis Timagène Houat : premier roman réunionnais » (Louis Timagène Houat, Les Marrons (1844), Saint-Denis, PUI, coll. « Fictions », 2021, 978-2-490596-87-4, 101 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction à l’analyse de l’ironie dans le discours littéraire francophone de l’archipel des Comores »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1« Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2« Le Surnaturel dans l’océan Indien » (Valérie Magdelaine-Andrianajafitrimo, Jean-Claude Carpanin Marimoutou et Bernard Terramorsi (dir.), Démons et merveilles. Le Surnaturel dans l’océan Indien (2005), Saint-Denis, PUI, 2020, 978-2-490596-57-7, 600 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain et la tentation publicitaire » (Myriam Boucharenc, L’Écrivain et la publicité. Histoire d’une tentation, Ceyzérieu, Champ Vallon, 2022, 979-10-267-1055-4, 334 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paul-Louis Courier ou l’antonomase du pamphlet 1814-1849 » (Laetitia Saintes, Paroles pamphlétaires dans le premier XIXe siècle (1814-1848), Paris, Honoré Champion, 2022, 978-2-7453-5687-1, 754 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En Arcadie, la littérature » (Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Honoré Champion, 2021, 978-2-7453-5732-8, 852 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le nom d'auteur se fait marque. Jérôme Meizoz : Faire l'auteur en régime néo-libéral. Rudiments de marketing littéraire (Genève, Slatkine, coll. &amp;quot;Érudition&amp;quot;, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration et reconfiguration de Mayotte dans le discours littéraire d’Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mayotte : entre contraintes et défis, à l’heure du bilan, 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour du monde&amp;quot; en cinquante-quatre ans : une 'géographie universelle en désordre'. Pierrette Chapelle : La Fabrique d'une revue de voyages illustrée (1860-1914). Le Tour du monde (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propose du mot comorien 'Kinyume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom fait (l')époque. Dominique Kalifa (dir.) : Les Noms d'époque. De &amp;quot;Restauration&amp;quot; à &amp;quot;années de plomb&amp;quot; (Paris, Gallimard, coll. Bibliothèque des idées, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XX. Exposition internationale : Paris exposition 1900 : guide pratique du visiteur de Paris et de l’exposition (Paris, Hachette, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 918, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chasse française à la chasse francophone. Isabelle Guillaume : Imaginaires de la chasse de 1870 à 1914 (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intention anticolonialiste dans le livre-Afrique franco-allemand pour la jeunesse (1991-2010). Élodie Malanda : L'Afrique dans les romans pour la jeunesse en France et en Allemagne 1990-2010. Les pièges de la bonne intention (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVIII. Société des études coloniales et maritimes : Colonies françaises et pays de protectorat à l’Exposition universelle de 1889 (Paris, Léopold Cerf, 1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 916, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradigme de la preuve, des sciences sociales à la recherche en littérature. Howard S. Becker : Faire preuve. Des faits aux théories (Paris, La Découverte, coll. grands repères/guides, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXI. Révérend Père Piolet et Charles Noufflard : L’Empire colonial de la France (Paris, Firmin Didot, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 919, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Lahens : Haïti au Collège de France. Yanick Lahens : Littérature haïtienne : urgence(s) d'écrire, rêve(s) d'habiter (Paris, Collège de France/Fayart, coll. &amp;quot;Leçons inaugurales du Collège de France&amp;quot;, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVII. Service des instructions nautiques à la Direction générale des services hydrographiques : Océan Indien : instructions nautiques sur Madagascar et les îles de l’océan Indien Méridional (Paris, Imprimerie nationale, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 915, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scène du kwasa : caricaturer la migration dans l’archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXIII. Exposition universelle et internationale de Liège : Les Colonies françaises (Paris, Actualités diplomatiques et coloniales, 1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 923, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de formation : un roman de la jeunesse. Franco Moretti : Le Roman de formation (Paris, CNRS éditions, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XIX. Edmont Légeret : Étude sur les îles Comores (Paris, Camproger, 1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 917, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVI. Arthur Bordier : La Colonisation scientifique et les colonies françaises (Paris, Reinwald, 1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 914, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXII. Émile Vienne : Notice sur Mayotte et les Comores (Paris, Alean Lévy, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 920, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours littéraire aux Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamon, Rencontres sur tables et choses qui traînent. De la nature morte en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la galanterie française. Alain Viala : La Galanterie. Une mythologie française. (Paris, Seuil, coll. « La Couleur des idées », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du chercheur en littérature. Yves Chevrel et Yen-Maï Tran-Gervat : Guide pratique de la recherche en littérature (Paris, Sorbonne nouvelle, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique. Sylvain Lesage : Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau protocole d'analyse de l'ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Puff ou l’émergence de la publicité littéraire en France au XIXe siècle. Brigitte Diaz : L’Auteur et ses stratégies publicitaires au XIXe siècle. (Caen, Presses universitaires, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Marcel Ntsoni à Sony Labou Tansi. Céline Gahungu : Sony Labou Tansi, Naissance d’un écrivain (Paris, CNRS, coll. « Planète libre », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme égyptienne du harem à l’agora. Élodie Gaden : Écrire la « femme nouvelle » en Égypte francophone (1898-1961). (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres ! Autour d'une petite phrase française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée : une intelligence communicationnelle trois fois subversive. Pascal Robert : La Bande dessinée, une intelligence subversive. (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cantier, Lire sous l’Occupation. Livres, lecteurs, lectures, 1939-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.314-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Critique et l’écrivain : frères ennemis ? Elina Absalyamova, Laurence van Nuijs et Valérie Stiénon (dir.) : Figures du critique-écrivain. XIXe-XXIe siècles. (Rennes, Presses universitaires, coll. « Interférences », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert, une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine. Markus Arnold : La Littérature mauricienne contemporaine. Un espace de création postcolonial entre revendications identitaires et ouvertures interculturelles (Berlin, Lit Verlag Dr W. Hopf, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire Mayotte en français. Ambiguïté énonciative d'un essai de Nassur Attoumani. Mayotte : identité bafouée (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Linguatek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Ambiguïté, 3/4, pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de trois formes du discours journalistique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Julie Maeck et Matthias Steinle (dir.) : L’Image d’archives. Une image en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regarder la nature. Voir Dieu ? » (Philippe Dufour, La Littérature des images, Genève, La Baconnière, coll. « Langages », 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paradoxes du lecteur de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Doctoriales XV, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la nature. Voir Dieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mots des partis politiques dans l'archipel des Comores pendant la deuxième moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Lettres (RAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean-François Bert : une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Micheline Lebarbier (dir.), Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Océan Indien littéraire au XVIIIe siècle. Chantale Meure et Guilhem Armand (dir.) : Lumières et océan Indien. Bernardin de Saint-Pierre, Évariste Parny, Antoine de Bertin. (Paris, Classiques Garnier, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature de jeunesse à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrida de l’intérieur, Derrida de l’extérieur. Dominique Maingueneau & Mathilde Vallespir (dir.) : Lire Derrida ? (Limoges, Lambert Lucas, coll. « Discours philosophique », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniel-Henri Pageaux , Lectures indiaocéanes (Paris : Maisonneuve, coll. Itinéraires poétiques, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une didactique de la littérature francophone en Afrique noire » (Bikoko, Isidore P., La Francophonie en Afrique noire. Enseignements, discours, tracés, Presses universitaires d’Afrique, Cameroun, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau discours stylistique à l’orée du XXIe siècle. Éric Bordas & Georges Molinié, Style, langue et société. (Paris, Honoré Champion, coll. « Colloques, congrès et conférences. Sciences du langage, histoire de la langue et des dictionnaires », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écriture créative à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi appelle-t-on Mayotte l'île aux parfums ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pageaux (D.H.), Lectures indiaocéanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.219. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040955ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition du livre de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Élève de Mayotte entre deux écoles : comparaison didactique de l'école coranique à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bwi !' : pour une approche linguistique des interjections de la langue de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature d'idée à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project-îles : revue d'analyse, de réflexion et de critique sur les arts et les littératures de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La littérature mahoraise, 7, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préface comme ‘escorte’. Marie-Pier Luneau et Denis Saint-Amand (dir.) : La Préface. Formes et enjeux d’un discours d’escorte. (Paris, Classiques Garnier, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte en estampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la langue française à Mayotte. Des moyens de surmonter quelques crises et conflits possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Enseignement du français en situation de crise ou de conflit, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eutrapélie au fondement de la bande dessinée francophone de Mayotte. Comparaison de Vincent Liétar et Cyrille Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvances francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Bande dessinée africaine francophone, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français à Mayotte. Pour une approche textuelle endogène du texte francophone de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 771, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étymon spirituel d’un écrivain francophone d’Égypte : Georges Henein ou l’éclat de la ténuité. Marc Kober : Georges Henein : l’éclat de la ténuité. Itinéraire d’un écrivain francophone entre Égypte et Europe au XXe siècle. (Paris, Honoré Champion, coll. « Francophonies », 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes » (Nathalie Carré, De la côte aux confins, Paris, CNRS – ANR-Swahili, 2014, 400 p., 9782271075970.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaporisation du corps amoureux dans Le Sylphe de Crébillon fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps amoureux, 10, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé ou la Naissance du strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OEil du peintre et celui de l'amant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii si cercetari filologica : Seria limbi romanice = Etudes et recherches en philologie : Série langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le corps littéraire, 12, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bande dessinée et pouvoir politique à Mayotte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Bande(s) dessinée(s), comics, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ironie dans Les Anachroniques de Mayotte (2012) de Nassur Attoumani : dire l’actuel par l’inactuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IN)ACTUALITÉ DE L'IRONIE DANS LA PROSE D'EXPRESSION FRANÇAISE (2010-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la France hors de l'Hexagone. Le cas de Mayotte ou quand le Sud essaie de penser un Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Quand le Sud pense le Nord : défis méthodologiques et enjeux épistémologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined (Institut national d'études démographiques), Dec 2020, (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie littéraire de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "L'océan Indien : conseptualisation et territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation (littéraire) dans l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations littéraires afro-asiatiques. Écrire, publier et traduire après Bandung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médiatisation de ‘Mayotte française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements culturels et supports médiatiques océan Indien (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifier son corpus. Le cas de la thèse de doctorat L’Énonciation ironique de l’écrivain francophone de Mayotte : Nassur Attoumani. Analyse d’un discours littéraire de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de séminaire « Justification de corpus » organisée par les doctorants du laboratoire HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi l’Indianocéanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’écrivain francophone à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du texte francophone. Nouvelle approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l’analyse linguistique du discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Outils » organisée dans le cadre du Cycle des séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Pays des crevettes’ : stéréotype du Cameroun pour l’écrivain Eugène Ébodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et vie des stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité linguistique et identité politique dans l’Archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, patrimoines et identités dans la zone océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Corpus » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Discours touristique au discours littéraire, analyse d’un cliché. Mayotte : « l’île aux parfums »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du concept d’ironie à l’écrivain francophone de Mayotte : Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Adaptation » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres !&amp;quot; La &amp;quot;petite phrase&amp;quot; française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de linguistique en licence de Lettres de Lettres Modernes organisé par Michael Rinn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie d’écrivain : biographie et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l’insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature francophone de Mayotte, des Comores et du sud-ouest de l’océan Indien : production et réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : mythologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KomEdit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782370970848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Salam Baco : le raconteur de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espaces littéraires, 9782336459806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique Mayotte. L’Ile aux parfums vue par les écrivains wazungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de jeunesse et Mayotte : introduction et guide de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani en images. Pour une poétique de l'image ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs de Nassur Attoumani. Enjeux d'une réception francophone dans l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent mots du vocabulaire intellectuel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : l’adolescence mahoraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : un ironiste de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques (PUI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies (2). L’approche biographique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte entre France et Comores. Sur la médiatisation de quatre petites phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjmaël Halidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent poèmes avant l'aube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi ‘l’Indianocéanie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il était une fois le 101e département… Précédé de Deux contes et Vers libres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahajanga, 20 décembre 1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la vie des écrivains francophones de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Idelson et Igor Babou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies, L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots des maux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l'insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata Bundu Malela, Linda Rasoamanana, Rémi Armand Tchokhote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures francophones de l'Archipel des Comores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sentiment de la nature chez Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Marie Lassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects écocritiques de l'imaginaire africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Âme des guerriers (1990) d’Alain Duff : un succès de scandale en Nouvelle-Zélande. » (Sylvie Largeaud-Ortega, Orientalisme ou défi postcolonial ? Le cas de L’Âme des Guerriers d’Alan Duff, Paris, Honoré Champion, coll. « Bibliothèque de littérature générale et comparée », 2021, 978-2-7453-5586-7, 270 p.) dans Acta fabula, volume 23, numéro 3, mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du champignon atomique au nuage de mots » (Andréas Pfersmann, La Littérature irradiée. Les essais nucléaires en Polynésie française au prisme de l’écriture, Marseille, La courte échelle.éditions transit, 2021, 978-2-917270-28-8, 88 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain (post)colonial comme cartographe malgré lui ? » (Yves Clavaron, La Carte et le territoire colonial, Paris, Kimé, coll. « Détours littéraires », 2021, 978-2-84174-999-7, 326 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vernaculaire comme outil dans le monde postmoderne » (Jérôme Meizoz, Écrire les mondes vernaculaires. Littérature, ethnologie et création sociale, Rimouski/Trois-Rivières, Tangence éditeur, coll. « Confluence », 2021, 978-2-925015-17-8, 153 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amoureux du livre au XIXe siècle » (Marine Le Bail, L’Amour des livres la plume à la main. Écrivains bibliophiles du XIXe siècle, Rennes, PUR, 2021, 978-2-7535-8099-2, 378 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inventions du mythe littéraire de Lautréamont » (Kevin Saliou, La Réception de Lautréamont, Paris, Classiques Garnier, 2021, 978-2-406-10532-9, 923 p.) dans Acta fabula, volume 22, numéro 10, décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Belles fidèles : de l’adaptation en bande dessinée littéraire » (Jan Baetens, Adaptation et bande dessinée. Éloge de la fidélité, Bruxelles, Les Impressions nouvelles, 2020, 978-2-87449-804-6, 225 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur(s) discursive(s) : l’homo pertinensis dans le marché des idées » (Bertrand Labasse, La Valeur des informations, Ottawa, Presses universitaires, 2020, 978-2-76033-156-3, 420 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tête dans les étoiles : façons de voir le ciel » (Florian Barrière et Caroline Bertonèche, Poésie et astronomie : de l’antiquité au romantisme, Grenoble, Université Grenoble Alpes éditions, 2020, 978-2-37747-205-5, 209 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36« Manuel universitaire de littérature de jeunesse » (Bénédicte Milland-Bove et Marie Sorel (dir.), La Littérature de jeunesse par ses textes, Paris, Presses de la Sorbonne Nouvelle, coll. « Fondamentaux », 2020, 978-2-37906-053-3, 196 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cécile de Bary (dir.), Les Ateliers d’écriture et l’Oulipo, Paris, Hermann, 2020. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Martin (dir.), ‘Varryations’. Gens du livre, marronneurs et bibliothécaires, Villeurbane, Presses de l’ENSSIB, 2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles cases pour les corps mutilés ? Handicap et bande dessinée » (Frédéric Chavaud et Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD, Rennes, PUR, 2020, 978-2-7535-7977-4, 313 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sandra Federici, L’Entrance des auteurs africains dans le champ de la bande dessinée européenne de langue française (1978-2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambass Ridjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sylvain Lesage, L’Effet livre. Métamorphoses de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures francophones de l'archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cosker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation externe de Lettres Modernes, concours spécial (8e place)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (48), pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chominot et Sébastien Ledoux (dirs), Algérie. La guerre prise de vue, Paris, CNRS Éd., 2024, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.530 - 533. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b1v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles pour la recherche en littérature francophone dans le sud-ouest de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane François, Une avant-garde d'extrême droite. Contre-culture, conservatisme radical et tentations modernistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthelier, Le Style réactionnaire de Maurras à Houellebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020). Paris, Éd. La Découverte, coll. L’Envers des faits, 2021, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.420-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mangeon, L’Afrique au futur. Le renversement des mondes. Paris, Hermann, coll. Fictions pensantes, 2022, 286 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (43), pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1« Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction à l’analyse de l’ironie dans le discours littéraire francophone de l’archipel des Comores »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Marrons (1844) de Louis Timagène Houat : premier roman réunionnais » (Louis Timagène Houat, Les Marrons (1844), Saint-Denis, PUI, coll. « Fictions », 2021, 978-2-490596-87-4, 101 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2« Le Surnaturel dans l’océan Indien » (Valérie Magdelaine-Andrianajafitrimo, Jean-Claude Carpanin Marimoutou et Bernard Terramorsi (dir.), Démons et merveilles. Le Surnaturel dans l’océan Indien (2005), Saint-Denis, PUI, 2020, 978-2-490596-57-7, 600 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain et la tentation publicitaire » (Myriam Boucharenc, L’Écrivain et la publicité. Histoire d’une tentation, Ceyzérieu, Champ Vallon, 2022, 979-10-267-1055-4, 334 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paul-Louis Courier ou l’antonomase du pamphlet 1814-1849 » (Laetitia Saintes, Paroles pamphlétaires dans le premier XIXe siècle (1814-1848), Paris, Honoré Champion, 2022, 978-2-7453-5687-1, 754 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En Arcadie, la littérature » (Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Honoré Champion, 2021, 978-2-7453-5732-8, 852 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le nom d'auteur se fait marque. Jérôme Meizoz : Faire l'auteur en régime néo-libéral. Rudiments de marketing littéraire (Genève, Slatkine, coll. &amp;quot;Érudition&amp;quot;, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXI. Révérend Père Piolet et Charles Noufflard : L’Empire colonial de la France (Paris, Firmin Didot, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 919, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradigme de la preuve, des sciences sociales à la recherche en littérature. Howard S. Becker : Faire preuve. Des faits aux théories (Paris, La Découverte, coll. grands repères/guides, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chasse française à la chasse francophone. Isabelle Guillaume : Imaginaires de la chasse de 1870 à 1914 (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intention anticolonialiste dans le livre-Afrique franco-allemand pour la jeunesse (1991-2010). Élodie Malanda : L'Afrique dans les romans pour la jeunesse en France et en Allemagne 1990-2010. Les pièges de la bonne intention (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVIII. Société des études coloniales et maritimes : Colonies françaises et pays de protectorat à l’Exposition universelle de 1889 (Paris, Léopold Cerf, 1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 916, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom fait (l')époque. Dominique Kalifa (dir.) : Les Noms d'époque. De &amp;quot;Restauration&amp;quot; à &amp;quot;années de plomb&amp;quot; (Paris, Gallimard, coll. Bibliothèque des idées, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XX. Exposition internationale : Paris exposition 1900 : guide pratique du visiteur de Paris et de l’exposition (Paris, Hachette, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 918, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Lahens : Haïti au Collège de France. Yanick Lahens : Littérature haïtienne : urgence(s) d'écrire, rêve(s) d'habiter (Paris, Collège de France/Fayart, coll. &amp;quot;Leçons inaugurales du Collège de France&amp;quot;, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVII. Service des instructions nautiques à la Direction générale des services hydrographiques : Océan Indien : instructions nautiques sur Madagascar et les îles de l’océan Indien Méridional (Paris, Imprimerie nationale, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 915, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scène du kwasa : caricaturer la migration dans l’archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXIII. Exposition universelle et internationale de Liège : Les Colonies françaises (Paris, Actualités diplomatiques et coloniales, 1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 923, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de formation : un roman de la jeunesse. Franco Moretti : Le Roman de formation (Paris, CNRS éditions, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XIX. Edmont Légeret : Étude sur les îles Comores (Paris, Camproger, 1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 917, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVI. Arthur Bordier : La Colonisation scientifique et les colonies françaises (Paris, Reinwald, 1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 914, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXII. Émile Vienne : Notice sur Mayotte et les Comores (Paris, Alean Lévy, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 920, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour du monde&amp;quot; en cinquante-quatre ans : une 'géographie universelle en désordre'. Pierrette Chapelle : La Fabrique d'une revue de voyages illustrée (1860-1914). Le Tour du monde (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration et reconfiguration de Mayotte dans le discours littéraire d’Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mayotte : entre contraintes et défis, à l’heure du bilan, 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propose du mot comorien 'Kinyume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique. Sylvain Lesage : Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la galanterie française. Alain Viala : La Galanterie. Une mythologie française. (Paris, Seuil, coll. « La Couleur des idées », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du chercheur en littérature. Yves Chevrel et Yen-Maï Tran-Gervat : Guide pratique de la recherche en littérature (Paris, Sorbonne nouvelle, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau protocole d'analyse de l'ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Puff ou l’émergence de la publicité littéraire en France au XIXe siècle. Brigitte Diaz : L’Auteur et ses stratégies publicitaires au XIXe siècle. (Caen, Presses universitaires, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Marcel Ntsoni à Sony Labou Tansi. Céline Gahungu : Sony Labou Tansi, Naissance d’un écrivain (Paris, CNRS, coll. « Planète libre », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme égyptienne du harem à l’agora. Élodie Gaden : Écrire la « femme nouvelle » en Égypte francophone (1898-1961). (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres ! Autour d'une petite phrase française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée : une intelligence communicationnelle trois fois subversive. Pascal Robert : La Bande dessinée, une intelligence subversive. (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cantier, Lire sous l’Occupation. Livres, lecteurs, lectures, 1939-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.314-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Critique et l’écrivain : frères ennemis ? Elina Absalyamova, Laurence van Nuijs et Valérie Stiénon (dir.) : Figures du critique-écrivain. XIXe-XXIe siècles. (Rennes, Presses universitaires, coll. « Interférences », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours littéraire aux Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamon, Rencontres sur tables et choses qui traînent. De la nature morte en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire Mayotte en français. Ambiguïté énonciative d'un essai de Nassur Attoumani. Mayotte : identité bafouée (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Linguatek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Ambiguïté, 3/4, pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de trois formes du discours journalistique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Julie Maeck et Matthias Steinle (dir.) : L’Image d’archives. Une image en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine. Markus Arnold : La Littérature mauricienne contemporaine. Un espace de création postcolonial entre revendications identitaires et ouvertures interculturelles (Berlin, Lit Verlag Dr W. Hopf, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regarder la nature. Voir Dieu ? » (Philippe Dufour, La Littérature des images, Genève, La Baconnière, coll. « Langages », 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paradoxes du lecteur de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Doctoriales XV, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la nature. Voir Dieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mots des partis politiques dans l'archipel des Comores pendant la deuxième moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Lettres (RAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean-François Bert : une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Micheline Lebarbier (dir.), Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Océan Indien littéraire au XVIIIe siècle. Chantale Meure et Guilhem Armand (dir.) : Lumières et océan Indien. Bernardin de Saint-Pierre, Évariste Parny, Antoine de Bertin. (Paris, Classiques Garnier, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert, une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau discours stylistique à l’orée du XXIe siècle. Éric Bordas & Georges Molinié, Style, langue et société. (Paris, Honoré Champion, coll. « Colloques, congrès et conférences. Sciences du langage, histoire de la langue et des dictionnaires », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une didactique de la littérature francophone en Afrique noire » (Bikoko, Isidore P., La Francophonie en Afrique noire. Enseignements, discours, tracés, Presses universitaires d’Afrique, Cameroun, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniel-Henri Pageaux , Lectures indiaocéanes (Paris : Maisonneuve, coll. Itinéraires poétiques, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écriture créative à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi appelle-t-on Mayotte l'île aux parfums ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pageaux (D.H.), Lectures indiaocéanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.219. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040955ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition du livre de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Élève de Mayotte entre deux écoles : comparaison didactique de l'école coranique à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bwi !' : pour une approche linguistique des interjections de la langue de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature d'idée à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project-îles : revue d'analyse, de réflexion et de critique sur les arts et les littératures de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La littérature mahoraise, 7, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préface comme ‘escorte’. Marie-Pier Luneau et Denis Saint-Amand (dir.) : La Préface. Formes et enjeux d’un discours d’escorte. (Paris, Classiques Garnier, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte en estampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la langue française à Mayotte. Des moyens de surmonter quelques crises et conflits possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Enseignement du français en situation de crise ou de conflit, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eutrapélie au fondement de la bande dessinée francophone de Mayotte. Comparaison de Vincent Liétar et Cyrille Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvances francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Bande dessinée africaine francophone, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français à Mayotte. Pour une approche textuelle endogène du texte francophone de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature de jeunesse à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrida de l’intérieur, Derrida de l’extérieur. Dominique Maingueneau & Mathilde Vallespir (dir.) : Lire Derrida ? (Limoges, Lambert Lucas, coll. « Discours philosophique », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étymon spirituel d’un écrivain francophone d’Égypte : Georges Henein ou l’éclat de la ténuité. Marc Kober : Georges Henein : l’éclat de la ténuité. Itinéraire d’un écrivain francophone entre Égypte et Europe au XXe siècle. (Paris, Honoré Champion, coll. « Francophonies », 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 771, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes » (Nathalie Carré, De la côte aux confins, Paris, CNRS – ANR-Swahili, 2014, 400 p., 9782271075970.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaporisation du corps amoureux dans Le Sylphe de Crébillon fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps amoureux, 10, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé ou la Naissance du strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OEil du peintre et celui de l'amant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii si cercetari filologica : Seria limbi romanice = Etudes et recherches en philologie : Série langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le corps littéraire, 12, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bande dessinée et pouvoir politique à Mayotte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Bande(s) dessinée(s), comics, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ironie dans Les Anachroniques de Mayotte (2012) de Nassur Attoumani : dire l’actuel par l’inactuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IN)ACTUALITÉ DE L'IRONIE DANS LA PROSE D'EXPRESSION FRANÇAISE (2010-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la France hors de l'Hexagone. Le cas de Mayotte ou quand le Sud essaie de penser un Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Quand le Sud pense le Nord : défis méthodologiques et enjeux épistémologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined (Institut national d'études démographiques), Dec 2020, (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie littéraire de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "L'océan Indien : conseptualisation et territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation (littéraire) dans l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations littéraires afro-asiatiques. Écrire, publier et traduire après Bandung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médiatisation de ‘Mayotte française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements culturels et supports médiatiques océan Indien (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifier son corpus. Le cas de la thèse de doctorat L’Énonciation ironique de l’écrivain francophone de Mayotte : Nassur Attoumani. Analyse d’un discours littéraire de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de séminaire « Justification de corpus » organisée par les doctorants du laboratoire HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi l’Indianocéanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Discours touristique au discours littéraire, analyse d’un cliché. Mayotte : « l’île aux parfums »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du concept d’ironie à l’écrivain francophone de Mayotte : Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Adaptation » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres !&amp;quot; La &amp;quot;petite phrase&amp;quot; française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de linguistique en licence de Lettres de Lettres Modernes organisé par Michael Rinn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Corpus » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie d’écrivain : biographie et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l’analyse linguistique du discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Outils » organisée dans le cadre du Cycle des séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’écrivain francophone à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du texte francophone. Nouvelle approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité linguistique et identité politique dans l’Archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, patrimoines et identités dans la zone océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Pays des crevettes’ : stéréotype du Cameroun pour l’écrivain Eugène Ébodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et vie des stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l’insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature francophone de Mayotte, des Comores et du sud-ouest de l’océan Indien : production et réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Salam Baco : le raconteur de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espaces littéraires, 9782336459806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : mythologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KomEdit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782370970848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique Mayotte. L’Ile aux parfums vue par les écrivains wazungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de jeunesse et Mayotte : introduction et guide de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs de Nassur Attoumani. Enjeux d'une réception francophone dans l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent mots du vocabulaire intellectuel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani en images. Pour une poétique de l'image ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : un ironiste de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques (PUI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : l’adolescence mahoraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies (2). L’approche biographique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjmaël Halidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent poèmes avant l'aube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte entre France et Comores. Sur la médiatisation de quatre petites phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il était une fois le 101e département… Précédé de Deux contes et Vers libres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahajanga, 20 décembre 1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi ‘l’Indianocéanie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la vie des écrivains francophones de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Idelson et Igor Babou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies, L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots des maux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l'insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata Bundu Malela, Linda Rasoamanana, Rémi Armand Tchokhote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures francophones de l'Archipel des Comores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sentiment de la nature chez Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Marie Lassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects écocritiques de l'imaginaire africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Âme des guerriers (1990) d’Alain Duff : un succès de scandale en Nouvelle-Zélande. » (Sylvie Largeaud-Ortega, Orientalisme ou défi postcolonial ? Le cas de L’Âme des Guerriers d’Alan Duff, Paris, Honoré Champion, coll. « Bibliothèque de littérature générale et comparée », 2021, 978-2-7453-5586-7, 270 p.) dans Acta fabula, volume 23, numéro 3, mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du champignon atomique au nuage de mots » (Andréas Pfersmann, La Littérature irradiée. Les essais nucléaires en Polynésie française au prisme de l’écriture, Marseille, La courte échelle.éditions transit, 2021, 978-2-917270-28-8, 88 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain (post)colonial comme cartographe malgré lui ? » (Yves Clavaron, La Carte et le territoire colonial, Paris, Kimé, coll. « Détours littéraires », 2021, 978-2-84174-999-7, 326 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vernaculaire comme outil dans le monde postmoderne » (Jérôme Meizoz, Écrire les mondes vernaculaires. Littérature, ethnologie et création sociale, Rimouski/Trois-Rivières, Tangence éditeur, coll. « Confluence », 2021, 978-2-925015-17-8, 153 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amoureux du livre au XIXe siècle » (Marine Le Bail, L’Amour des livres la plume à la main. Écrivains bibliophiles du XIXe siècle, Rennes, PUR, 2021, 978-2-7535-8099-2, 378 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36« Manuel universitaire de littérature de jeunesse » (Bénédicte Milland-Bove et Marie Sorel (dir.), La Littérature de jeunesse par ses textes, Paris, Presses de la Sorbonne Nouvelle, coll. « Fondamentaux », 2020, 978-2-37906-053-3, 196 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tête dans les étoiles : façons de voir le ciel » (Florian Barrière et Caroline Bertonèche, Poésie et astronomie : de l’antiquité au romantisme, Grenoble, Université Grenoble Alpes éditions, 2020, 978-2-37747-205-5, 209 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Belles fidèles : de l’adaptation en bande dessinée littéraire » (Jan Baetens, Adaptation et bande dessinée. Éloge de la fidélité, Bruxelles, Les Impressions nouvelles, 2020, 978-2-87449-804-6, 225 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur(s) discursive(s) : l’homo pertinensis dans le marché des idées » (Bertrand Labasse, La Valeur des informations, Ottawa, Presses universitaires, 2020, 978-2-76033-156-3, 420 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cécile de Bary (dir.), Les Ateliers d’écriture et l’Oulipo, Paris, Hermann, 2020. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Martin (dir.), ‘Varryations’. Gens du livre, marronneurs et bibliothécaires, Villeurbane, Presses de l’ENSSIB, 2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles cases pour les corps mutilés ? Handicap et bande dessinée » (Frédéric Chavaud et Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD, Rennes, PUR, 2020, 978-2-7535-7977-4, 313 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inventions du mythe littéraire de Lautréamont » (Kevin Saliou, La Réception de Lautréamont, Paris, Classiques Garnier, 2021, 978-2-406-10532-9, 923 p.) dans Acta fabula, volume 22, numéro 10, décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sylvain Lesage, L’Effet livre. Métamorphoses de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambass Ridjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sandra Federici, L’Entrance des auteurs africains dans le champ de la bande dessinée européenne de langue française (1978-2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures francophones de l'archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cosker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05412932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1v" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03210011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040955ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02004561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-komedit.com/boutique/nassur-attoumani-mythologies/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04615109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-abdou_salam_baco_le_raconteur_de_mayotte_anthologie_christophe_cosker-9782336459806-80293.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03184679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02990933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01998507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anibwe.com/produit/christophe-cosker-petite-histoire-des-lettres-francophones-a-mayotte/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/sites/crem.univ-lorraine.fr/files/users/documents/livret.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-litteratures-francophones-de-l-archipel-des-comores-posterite-litteraire-du-traite-du-25-juin-1841-portant-cession-de-mayotte-a-la-france.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/chapter/972544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cosker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05412932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1v" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03210011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040955ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02004561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04615109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-abdou_salam_baco_le_raconteur_de_mayotte_anthologie_christophe_cosker-9782336459806-80293.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-komedit.com/boutique/nassur-attoumani-mythologies/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03184679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02990933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01998507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anibwe.com/produit/christophe-cosker-petite-histoire-des-lettres-francophones-a-mayotte/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/sites/crem.univ-lorraine.fr/files/users/documents/livret.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-litteratures-francophones-de-l-archipel-des-comores-posterite-litteraire-du-traite-du-25-juin-1841-portant-cession-de-mayotte-a-la-france.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/chapter/972544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>