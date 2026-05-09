--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cosker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation externe de Lettres Modernes, concours spécial (8e place)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (48), pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chominot et Sébastien Ledoux (dirs), Algérie. La guerre prise de vue, Paris, CNRS Éd., 2024, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.530 - 533. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b1v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles pour la recherche en littérature francophone dans le sud-ouest de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane François, Une avant-garde d'extrême droite. Contre-culture, conservatisme radical et tentations modernistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthelier, Le Style réactionnaire de Maurras à Houellebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020). Paris, Éd. La Découverte, coll. L’Envers des faits, 2021, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.420-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mangeon, L’Afrique au futur. Le renversement des mondes. Paris, Hermann, coll. Fictions pensantes, 2022, 286 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (43), pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1« Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction à l’analyse de l’ironie dans le discours littéraire francophone de l’archipel des Comores »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Marrons (1844) de Louis Timagène Houat : premier roman réunionnais » (Louis Timagène Houat, Les Marrons (1844), Saint-Denis, PUI, coll. « Fictions », 2021, 978-2-490596-87-4, 101 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2« Le Surnaturel dans l’océan Indien » (Valérie Magdelaine-Andrianajafitrimo, Jean-Claude Carpanin Marimoutou et Bernard Terramorsi (dir.), Démons et merveilles. Le Surnaturel dans l’océan Indien (2005), Saint-Denis, PUI, 2020, 978-2-490596-57-7, 600 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain et la tentation publicitaire » (Myriam Boucharenc, L’Écrivain et la publicité. Histoire d’une tentation, Ceyzérieu, Champ Vallon, 2022, 979-10-267-1055-4, 334 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paul-Louis Courier ou l’antonomase du pamphlet 1814-1849 » (Laetitia Saintes, Paroles pamphlétaires dans le premier XIXe siècle (1814-1848), Paris, Honoré Champion, 2022, 978-2-7453-5687-1, 754 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En Arcadie, la littérature » (Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Honoré Champion, 2021, 978-2-7453-5732-8, 852 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le nom d'auteur se fait marque. Jérôme Meizoz : Faire l'auteur en régime néo-libéral. Rudiments de marketing littéraire (Genève, Slatkine, coll. &amp;quot;Érudition&amp;quot;, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXI. Révérend Père Piolet et Charles Noufflard : L’Empire colonial de la France (Paris, Firmin Didot, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 919, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradigme de la preuve, des sciences sociales à la recherche en littérature. Howard S. Becker : Faire preuve. Des faits aux théories (Paris, La Découverte, coll. grands repères/guides, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chasse française à la chasse francophone. Isabelle Guillaume : Imaginaires de la chasse de 1870 à 1914 (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intention anticolonialiste dans le livre-Afrique franco-allemand pour la jeunesse (1991-2010). Élodie Malanda : L'Afrique dans les romans pour la jeunesse en France et en Allemagne 1990-2010. Les pièges de la bonne intention (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVIII. Société des études coloniales et maritimes : Colonies françaises et pays de protectorat à l’Exposition universelle de 1889 (Paris, Léopold Cerf, 1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 916, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom fait (l')époque. Dominique Kalifa (dir.) : Les Noms d'époque. De &amp;quot;Restauration&amp;quot; à &amp;quot;années de plomb&amp;quot; (Paris, Gallimard, coll. Bibliothèque des idées, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XX. Exposition internationale : Paris exposition 1900 : guide pratique du visiteur de Paris et de l’exposition (Paris, Hachette, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 918, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Lahens : Haïti au Collège de France. Yanick Lahens : Littérature haïtienne : urgence(s) d'écrire, rêve(s) d'habiter (Paris, Collège de France/Fayart, coll. &amp;quot;Leçons inaugurales du Collège de France&amp;quot;, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVII. Service des instructions nautiques à la Direction générale des services hydrographiques : Océan Indien : instructions nautiques sur Madagascar et les îles de l’océan Indien Méridional (Paris, Imprimerie nationale, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 915, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scène du kwasa : caricaturer la migration dans l’archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXIII. Exposition universelle et internationale de Liège : Les Colonies françaises (Paris, Actualités diplomatiques et coloniales, 1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 923, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de formation : un roman de la jeunesse. Franco Moretti : Le Roman de formation (Paris, CNRS éditions, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XIX. Edmont Légeret : Étude sur les îles Comores (Paris, Camproger, 1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 917, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVI. Arthur Bordier : La Colonisation scientifique et les colonies françaises (Paris, Reinwald, 1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 914, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXII. Émile Vienne : Notice sur Mayotte et les Comores (Paris, Alean Lévy, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 920, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour du monde&amp;quot; en cinquante-quatre ans : une 'géographie universelle en désordre'. Pierrette Chapelle : La Fabrique d'une revue de voyages illustrée (1860-1914). Le Tour du monde (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration et reconfiguration de Mayotte dans le discours littéraire d’Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mayotte : entre contraintes et défis, à l’heure du bilan, 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propose du mot comorien 'Kinyume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique. Sylvain Lesage : Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la galanterie française. Alain Viala : La Galanterie. Une mythologie française. (Paris, Seuil, coll. « La Couleur des idées », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du chercheur en littérature. Yves Chevrel et Yen-Maï Tran-Gervat : Guide pratique de la recherche en littérature (Paris, Sorbonne nouvelle, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau protocole d'analyse de l'ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Puff ou l’émergence de la publicité littéraire en France au XIXe siècle. Brigitte Diaz : L’Auteur et ses stratégies publicitaires au XIXe siècle. (Caen, Presses universitaires, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Marcel Ntsoni à Sony Labou Tansi. Céline Gahungu : Sony Labou Tansi, Naissance d’un écrivain (Paris, CNRS, coll. « Planète libre », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme égyptienne du harem à l’agora. Élodie Gaden : Écrire la « femme nouvelle » en Égypte francophone (1898-1961). (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres ! Autour d'une petite phrase française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée : une intelligence communicationnelle trois fois subversive. Pascal Robert : La Bande dessinée, une intelligence subversive. (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cantier, Lire sous l’Occupation. Livres, lecteurs, lectures, 1939-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.314-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Critique et l’écrivain : frères ennemis ? Elina Absalyamova, Laurence van Nuijs et Valérie Stiénon (dir.) : Figures du critique-écrivain. XIXe-XXIe siècles. (Rennes, Presses universitaires, coll. « Interférences », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours littéraire aux Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamon, Rencontres sur tables et choses qui traînent. De la nature morte en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire Mayotte en français. Ambiguïté énonciative d'un essai de Nassur Attoumani. Mayotte : identité bafouée (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Linguatek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Ambiguïté, 3/4, pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de trois formes du discours journalistique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Julie Maeck et Matthias Steinle (dir.) : L’Image d’archives. Une image en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine. Markus Arnold : La Littérature mauricienne contemporaine. Un espace de création postcolonial entre revendications identitaires et ouvertures interculturelles (Berlin, Lit Verlag Dr W. Hopf, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regarder la nature. Voir Dieu ? » (Philippe Dufour, La Littérature des images, Genève, La Baconnière, coll. « Langages », 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paradoxes du lecteur de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Doctoriales XV, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la nature. Voir Dieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mots des partis politiques dans l'archipel des Comores pendant la deuxième moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Lettres (RAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean-François Bert : une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Micheline Lebarbier (dir.), Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Océan Indien littéraire au XVIIIe siècle. Chantale Meure et Guilhem Armand (dir.) : Lumières et océan Indien. Bernardin de Saint-Pierre, Évariste Parny, Antoine de Bertin. (Paris, Classiques Garnier, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert, une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau discours stylistique à l’orée du XXIe siècle. Éric Bordas & Georges Molinié, Style, langue et société. (Paris, Honoré Champion, coll. « Colloques, congrès et conférences. Sciences du langage, histoire de la langue et des dictionnaires », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une didactique de la littérature francophone en Afrique noire » (Bikoko, Isidore P., La Francophonie en Afrique noire. Enseignements, discours, tracés, Presses universitaires d’Afrique, Cameroun, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniel-Henri Pageaux , Lectures indiaocéanes (Paris : Maisonneuve, coll. Itinéraires poétiques, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écriture créative à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi appelle-t-on Mayotte l'île aux parfums ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pageaux (D.H.), Lectures indiaocéanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.219. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040955ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition du livre de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Élève de Mayotte entre deux écoles : comparaison didactique de l'école coranique à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bwi !' : pour une approche linguistique des interjections de la langue de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature d'idée à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project-îles : revue d'analyse, de réflexion et de critique sur les arts et les littératures de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La littérature mahoraise, 7, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préface comme ‘escorte’. Marie-Pier Luneau et Denis Saint-Amand (dir.) : La Préface. Formes et enjeux d’un discours d’escorte. (Paris, Classiques Garnier, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte en estampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la langue française à Mayotte. Des moyens de surmonter quelques crises et conflits possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Enseignement du français en situation de crise ou de conflit, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eutrapélie au fondement de la bande dessinée francophone de Mayotte. Comparaison de Vincent Liétar et Cyrille Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvances francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Bande dessinée africaine francophone, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français à Mayotte. Pour une approche textuelle endogène du texte francophone de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature de jeunesse à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrida de l’intérieur, Derrida de l’extérieur. Dominique Maingueneau & Mathilde Vallespir (dir.) : Lire Derrida ? (Limoges, Lambert Lucas, coll. « Discours philosophique », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étymon spirituel d’un écrivain francophone d’Égypte : Georges Henein ou l’éclat de la ténuité. Marc Kober : Georges Henein : l’éclat de la ténuité. Itinéraire d’un écrivain francophone entre Égypte et Europe au XXe siècle. (Paris, Honoré Champion, coll. « Francophonies », 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 771, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes » (Nathalie Carré, De la côte aux confins, Paris, CNRS – ANR-Swahili, 2014, 400 p., 9782271075970.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaporisation du corps amoureux dans Le Sylphe de Crébillon fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps amoureux, 10, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé ou la Naissance du strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OEil du peintre et celui de l'amant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii si cercetari filologica : Seria limbi romanice = Etudes et recherches en philologie : Série langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le corps littéraire, 12, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bande dessinée et pouvoir politique à Mayotte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Bande(s) dessinée(s), comics, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ironie dans Les Anachroniques de Mayotte (2012) de Nassur Attoumani : dire l’actuel par l’inactuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IN)ACTUALITÉ DE L'IRONIE DANS LA PROSE D'EXPRESSION FRANÇAISE (2010-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la France hors de l'Hexagone. Le cas de Mayotte ou quand le Sud essaie de penser un Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Quand le Sud pense le Nord : défis méthodologiques et enjeux épistémologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined (Institut national d'études démographiques), Dec 2020, (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie littéraire de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "L'océan Indien : conseptualisation et territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation (littéraire) dans l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations littéraires afro-asiatiques. Écrire, publier et traduire après Bandung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médiatisation de ‘Mayotte française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements culturels et supports médiatiques océan Indien (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifier son corpus. Le cas de la thèse de doctorat L’Énonciation ironique de l’écrivain francophone de Mayotte : Nassur Attoumani. Analyse d’un discours littéraire de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de séminaire « Justification de corpus » organisée par les doctorants du laboratoire HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi l’Indianocéanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Discours touristique au discours littéraire, analyse d’un cliché. Mayotte : « l’île aux parfums »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du concept d’ironie à l’écrivain francophone de Mayotte : Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Adaptation » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres !&amp;quot; La &amp;quot;petite phrase&amp;quot; française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de linguistique en licence de Lettres de Lettres Modernes organisé par Michael Rinn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Corpus » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie d’écrivain : biographie et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l’analyse linguistique du discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Outils » organisée dans le cadre du Cycle des séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’écrivain francophone à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du texte francophone. Nouvelle approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité linguistique et identité politique dans l’Archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, patrimoines et identités dans la zone océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Pays des crevettes’ : stéréotype du Cameroun pour l’écrivain Eugène Ébodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et vie des stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l’insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature francophone de Mayotte, des Comores et du sud-ouest de l’océan Indien : production et réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Salam Baco : le raconteur de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espaces littéraires, 9782336459806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : mythologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KomEdit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782370970848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique Mayotte. L’Ile aux parfums vue par les écrivains wazungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de jeunesse et Mayotte : introduction et guide de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs de Nassur Attoumani. Enjeux d'une réception francophone dans l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent mots du vocabulaire intellectuel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani en images. Pour une poétique de l'image ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : un ironiste de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques (PUI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : l’adolescence mahoraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies (2). L’approche biographique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjmaël Halidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent poèmes avant l'aube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte entre France et Comores. Sur la médiatisation de quatre petites phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il était une fois le 101e département… Précédé de Deux contes et Vers libres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahajanga, 20 décembre 1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi ‘l’Indianocéanie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la vie des écrivains francophones de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Idelson et Igor Babou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies, L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots des maux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l'insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata Bundu Malela, Linda Rasoamanana, Rémi Armand Tchokhote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures francophones de l'Archipel des Comores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sentiment de la nature chez Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Marie Lassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects écocritiques de l'imaginaire africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Âme des guerriers (1990) d’Alain Duff : un succès de scandale en Nouvelle-Zélande. » (Sylvie Largeaud-Ortega, Orientalisme ou défi postcolonial ? Le cas de L’Âme des Guerriers d’Alan Duff, Paris, Honoré Champion, coll. « Bibliothèque de littérature générale et comparée », 2021, 978-2-7453-5586-7, 270 p.) dans Acta fabula, volume 23, numéro 3, mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du champignon atomique au nuage de mots » (Andréas Pfersmann, La Littérature irradiée. Les essais nucléaires en Polynésie française au prisme de l’écriture, Marseille, La courte échelle.éditions transit, 2021, 978-2-917270-28-8, 88 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain (post)colonial comme cartographe malgré lui ? » (Yves Clavaron, La Carte et le territoire colonial, Paris, Kimé, coll. « Détours littéraires », 2021, 978-2-84174-999-7, 326 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vernaculaire comme outil dans le monde postmoderne » (Jérôme Meizoz, Écrire les mondes vernaculaires. Littérature, ethnologie et création sociale, Rimouski/Trois-Rivières, Tangence éditeur, coll. « Confluence », 2021, 978-2-925015-17-8, 153 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amoureux du livre au XIXe siècle » (Marine Le Bail, L’Amour des livres la plume à la main. Écrivains bibliophiles du XIXe siècle, Rennes, PUR, 2021, 978-2-7535-8099-2, 378 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36« Manuel universitaire de littérature de jeunesse » (Bénédicte Milland-Bove et Marie Sorel (dir.), La Littérature de jeunesse par ses textes, Paris, Presses de la Sorbonne Nouvelle, coll. « Fondamentaux », 2020, 978-2-37906-053-3, 196 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tête dans les étoiles : façons de voir le ciel » (Florian Barrière et Caroline Bertonèche, Poésie et astronomie : de l’antiquité au romantisme, Grenoble, Université Grenoble Alpes éditions, 2020, 978-2-37747-205-5, 209 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Belles fidèles : de l’adaptation en bande dessinée littéraire » (Jan Baetens, Adaptation et bande dessinée. Éloge de la fidélité, Bruxelles, Les Impressions nouvelles, 2020, 978-2-87449-804-6, 225 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur(s) discursive(s) : l’homo pertinensis dans le marché des idées » (Bertrand Labasse, La Valeur des informations, Ottawa, Presses universitaires, 2020, 978-2-76033-156-3, 420 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cécile de Bary (dir.), Les Ateliers d’écriture et l’Oulipo, Paris, Hermann, 2020. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Martin (dir.), ‘Varryations’. Gens du livre, marronneurs et bibliothécaires, Villeurbane, Presses de l’ENSSIB, 2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles cases pour les corps mutilés ? Handicap et bande dessinée » (Frédéric Chavaud et Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD, Rennes, PUR, 2020, 978-2-7535-7977-4, 313 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inventions du mythe littéraire de Lautréamont » (Kevin Saliou, La Réception de Lautréamont, Paris, Classiques Garnier, 2021, 978-2-406-10532-9, 923 p.) dans Acta fabula, volume 22, numéro 10, décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sylvain Lesage, L’Effet livre. Métamorphoses de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambass Ridjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sandra Federici, L’Entrance des auteurs africains dans le champ de la bande dessinée européenne de langue française (1978-2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures francophones de l'archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cosker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation externe de Lettres Modernes, concours spécial (8e place)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chominot et Sébastien Ledoux (dirs), Algérie. La guerre prise de vue, Paris, CNRS Éd., 2024, 269 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.530 - 533. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b1v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algérie. La guerre prise de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (48), pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles pour la recherche en littérature francophone dans le sud-ouest de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane François, Une avant-garde d'extrême droite. Contre-culture, conservatisme radical et tentations modernistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthelier, Le Style réactionnaire de Maurras à Houellebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les Élites, les grandes écoles et les mésaventures du mérite (1870-2020). Paris, Éd. La Découverte, coll. L’Envers des faits, 2021, 320 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.420-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mangeon, L’Afrique au futur. Le renversement des mondes. Paris, Hermann, coll. Fictions pensantes, 2022, 286 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (43), pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2« Le Surnaturel dans l’océan Indien » (Valérie Magdelaine-Andrianajafitrimo, Jean-Claude Carpanin Marimoutou et Bernard Terramorsi (dir.), Démons et merveilles. Le Surnaturel dans l’océan Indien (2005), Saint-Denis, PUI, 2020, 978-2-490596-57-7, 600 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain et la tentation publicitaire » (Myriam Boucharenc, L’Écrivain et la publicité. Histoire d’une tentation, Ceyzérieu, Champ Vallon, 2022, 979-10-267-1055-4, 334 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1« Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Marrons (1844) de Louis Timagène Houat : premier roman réunionnais » (Louis Timagène Houat, Les Marrons (1844), Saint-Denis, PUI, coll. « Fictions », 2021, 978-2-490596-87-4, 101 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction à l’analyse de l’ironie dans le discours littéraire francophone de l’archipel des Comores »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paul-Louis Courier ou l’antonomase du pamphlet 1814-1849 » (Laetitia Saintes, Paroles pamphlétaires dans le premier XIXe siècle (1814-1848), Paris, Honoré Champion, 2022, 978-2-7453-5687-1, 754 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En Arcadie, la littérature » (Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Honoré Champion, 2021, 978-2-7453-5732-8, 852 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le nom d'auteur se fait marque. Jérôme Meizoz : Faire l'auteur en régime néo-libéral. Rudiments de marketing littéraire (Genève, Slatkine, coll. &amp;quot;Érudition&amp;quot;, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Lahens : Haïti au Collège de France. Yanick Lahens : Littérature haïtienne : urgence(s) d'écrire, rêve(s) d'habiter (Paris, Collège de France/Fayart, coll. &amp;quot;Leçons inaugurales du Collège de France&amp;quot;, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVII. Service des instructions nautiques à la Direction générale des services hydrographiques : Océan Indien : instructions nautiques sur Madagascar et les îles de l’océan Indien Méridional (Paris, Imprimerie nationale, 1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 915, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXI. Révérend Père Piolet et Charles Noufflard : L’Empire colonial de la France (Paris, Firmin Didot, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 919, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradigme de la preuve, des sciences sociales à la recherche en littérature. Howard S. Becker : Faire preuve. Des faits aux théories (Paris, La Découverte, coll. grands repères/guides, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom fait (l')époque. Dominique Kalifa (dir.) : Les Noms d'époque. De &amp;quot;Restauration&amp;quot; à &amp;quot;années de plomb&amp;quot; (Paris, Gallimard, coll. Bibliothèque des idées, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XX. Exposition internationale : Paris exposition 1900 : guide pratique du visiteur de Paris et de l’exposition (Paris, Hachette, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 918, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chasse française à la chasse francophone. Isabelle Guillaume : Imaginaires de la chasse de 1870 à 1914 (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intention anticolonialiste dans le livre-Afrique franco-allemand pour la jeunesse (1991-2010). Élodie Malanda : L'Afrique dans les romans pour la jeunesse en France et en Allemagne 1990-2010. Les pièges de la bonne intention (Paris, Honoré Champion, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVIII. Société des études coloniales et maritimes : Colonies françaises et pays de protectorat à l’Exposition universelle de 1889 (Paris, Léopold Cerf, 1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 916, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scène du kwasa : caricaturer la migration dans l’archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXIII. Exposition universelle et internationale de Liège : Les Colonies françaises (Paris, Actualités diplomatiques et coloniales, 1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 923, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de formation : un roman de la jeunesse. Franco Moretti : Le Roman de formation (Paris, CNRS éditions, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XIX. Edmont Légeret : Étude sur les îles Comores (Paris, Camproger, 1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 917, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XVI. Arthur Bordier : La Colonisation scientifique et les colonies françaises (Paris, Reinwald, 1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 914, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisez Mayotte XXII. Émile Vienne : Notice sur Mayotte et les Comores (Paris, Alean Lévy, 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 920, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tour du monde&amp;quot; en cinquante-quatre ans : une 'géographie universelle en désordre'. Pierrette Chapelle : La Fabrique d'une revue de voyages illustrée (1860-1914). Le Tour du monde (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration et reconfiguration de Mayotte dans le discours littéraire d’Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mayotte : entre contraintes et défis, à l’heure du bilan, 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propose du mot comorien 'Kinyume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau protocole d'analyse de l'ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Puff ou l’émergence de la publicité littéraire en France au XIXe siècle. Brigitte Diaz : L’Auteur et ses stratégies publicitaires au XIXe siècle. (Caen, Presses universitaires, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la galanterie française. Alain Viala : La Galanterie. Une mythologie française. (Paris, Seuil, coll. « La Couleur des idées », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier du chercheur en littérature. Yves Chevrel et Yen-Maï Tran-Gervat : Guide pratique de la recherche en littérature (Paris, Sorbonne nouvelle, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique. Sylvain Lesage : Publier la bande dessinée : les éditeurs franco-belges et l’album, 1950-1990 (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Marcel Ntsoni à Sony Labou Tansi. Céline Gahungu : Sony Labou Tansi, Naissance d’un écrivain (Paris, CNRS, coll. « Planète libre », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme égyptienne du harem à l’agora. Élodie Gaden : Écrire la « femme nouvelle » en Égypte francophone (1898-1961). (Paris, Classiques Garnier, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres ! Autour d'une petite phrase française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée : une intelligence communicationnelle trois fois subversive. Pascal Robert : La Bande dessinée, une intelligence subversive. (Lyon, Presses de l’ENSSIB, coll. « Papiers », 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cantier, Lire sous l’Occupation. Livres, lecteurs, lectures, 1939-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.314-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Critique et l’écrivain : frères ennemis ? Elina Absalyamova, Laurence van Nuijs et Valérie Stiénon (dir.) : Figures du critique-écrivain. XIXe-XXIe siècles. (Rennes, Presses universitaires, coll. « Interférences », 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours littéraire aux Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamon, Rencontres sur tables et choses qui traînent. De la nature morte en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regarder la nature. Voir Dieu ? » (Philippe Dufour, La Littérature des images, Genève, La Baconnière, coll. « Langages », 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire Mayotte en français. Ambiguïté énonciative d'un essai de Nassur Attoumani. Mayotte : identité bafouée (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Linguatek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Ambiguïté, 3/4, pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de trois formes du discours journalistique au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Julie Maeck et Matthias Steinle (dir.) : L’Image d’archives. Une image en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine. Markus Arnold : La Littérature mauricienne contemporaine. Un espace de création postcolonial entre revendications identitaires et ouvertures interculturelles (Berlin, Lit Verlag Dr W. Hopf, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paradoxes du lecteur de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Doctoriales XV, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la nature. Voir Dieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mots des partis politiques dans l'archipel des Comores pendant la deuxième moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Lettres (RAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jean-François Bert : une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Micheline Lebarbier (dir.), Les Ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Océan Indien littéraire au XVIIIe siècle. Chantale Meure et Guilhem Armand (dir.) : Lumières et océan Indien. Bernardin de Saint-Pierre, Évariste Parny, Antoine de Bertin. (Paris, Classiques Garnier, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert, une histoire de la fiche érudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitropicalité de la littérature mauricienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pageaux (D.H.), Lectures indiaocéanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.219. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040955ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi appelle-t-on Mayotte l'île aux parfums ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écriture créative à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau discours stylistique à l’orée du XXIe siècle. Éric Bordas & Georges Molinié, Style, langue et société. (Paris, Honoré Champion, coll. « Colloques, congrès et conférences. Sciences du langage, histoire de la langue et des dictionnaires », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une didactique de la littérature francophone en Afrique noire » (Bikoko, Isidore P., La Francophonie en Afrique noire. Enseignements, discours, tracés, Presses universitaires d’Afrique, Cameroun, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniel-Henri Pageaux , Lectures indiaocéanes (Paris : Maisonneuve, coll. Itinéraires poétiques, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'édition du livre de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Élève de Mayotte entre deux écoles : comparaison didactique de l'école coranique à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bwi !' : pour une approche linguistique des interjections de la langue de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature d'idée à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project-îles : revue d'analyse, de réflexion et de critique sur les arts et les littératures de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La littérature mahoraise, 7, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préface comme ‘escorte’. Marie-Pier Luneau et Denis Saint-Amand (dir.) : La Préface. Formes et enjeux d’un discours d’escorte. (Paris, Classiques Garnier, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la langue française à Mayotte. Des moyens de surmonter quelques crises et conflits possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Enseignement du français en situation de crise ou de conflit, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte en estampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eutrapélie au fondement de la bande dessinée francophone de Mayotte. Comparaison de Vincent Liétar et Cyrille Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvances francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Bande dessinée africaine francophone, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français à Mayotte. Pour une approche textuelle endogène du texte francophone de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature de jeunesse à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrida de l’intérieur, Derrida de l’extérieur. Dominique Maingueneau & Mathilde Vallespir (dir.) : Lire Derrida ? (Limoges, Lambert Lucas, coll. « Discours philosophique », 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étymon spirituel d’un écrivain francophone d’Égypte : Georges Henein ou l’éclat de la ténuité. Marc Kober : Georges Henein : l’éclat de la ténuité. Itinéraire d’un écrivain francophone entre Égypte et Europe au XXe siècle. (Paris, Honoré Champion, coll. « Francophonies », 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 771, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes » (Nathalie Carré, De la côte aux confins, Paris, CNRS – ANR-Swahili, 2014, 400 p., 9782271075970.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de voyage en Afrique pendant la période coloniale : le point de vue des Subalternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vaporisation du corps amoureux dans Le Sylphe de Crébillon fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps amoureux, 10, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé ou la Naissance du strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OEil du peintre et celui de l'amant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii si cercetari filologica : Seria limbi romanice = Etudes et recherches en philologie : Série langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le corps littéraire, 12, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bande dessinée et pouvoir politique à Mayotte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Bande(s) dessinée(s), comics, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ironie dans Les Anachroniques de Mayotte (2012) de Nassur Attoumani : dire l’actuel par l’inactuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IN)ACTUALITÉ DE L'IRONIE DANS LA PROSE D'EXPRESSION FRANÇAISE (2010-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie littéraire de l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "L'océan Indien : conseptualisation et territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la France hors de l'Hexagone. Le cas de Mayotte ou quand le Sud essaie de penser un Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Quand le Sud pense le Nord : défis méthodologiques et enjeux épistémologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined (Institut national d'études démographiques), Dec 2020, (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation (littéraire) dans l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations littéraires afro-asiatiques. Écrire, publier et traduire après Bandung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médiatisation de ‘Mayotte française’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements culturels et supports médiatiques océan Indien (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justifier son corpus. Le cas de la thèse de doctorat L’Énonciation ironique de l’écrivain francophone de Mayotte : Nassur Attoumani. Analyse d’un discours littéraire de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de séminaire « Justification de corpus » organisée par les doctorants du laboratoire HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi l’Indianocéanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Corpus » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Discours touristique au discours littéraire, analyse d’un cliché. Mayotte : « l’île aux parfums »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du concept d’ironie à l’écrivain francophone de Mayotte : Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Adaptation » organisée dans le cadre du Cycle de séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous voulons rester Français pour être libres !&amp;quot; La &amp;quot;petite phrase&amp;quot; française de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de linguistique en licence de Lettres de Lettres Modernes organisé par Michael Rinn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie d’écrivain : biographie et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l’analyse linguistique du discours littéraire de Nassur Attoumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée « Outils » organisée dans le cadre du Cycle des séminaires des doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l’écrivain francophone à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du texte francophone. Nouvelle approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité linguistique et identité politique dans l’Archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, patrimoines et identités dans la zone océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Pays des crevettes’ : stéréotype du Cameroun pour l’écrivain Eugène Ébodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et vie des stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l’insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature francophone de Mayotte, des Comores et du sud-ouest de l’océan Indien : production et réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Salam Baco : le raconteur de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espaces littéraires, 9782336459806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : mythologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KomEdit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782370970848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique Mayotte. L’Ile aux parfums vue par les écrivains wazungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de jeunesse et Mayotte : introduction et guide de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs de Nassur Attoumani. Enjeux d'une réception francophone dans l'océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent mots du vocabulaire intellectuel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani en images. Pour une poétique de l'image ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : l’adolescence mahoraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassur Attoumani : un ironiste de l’océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques (PUI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des lettres francophones à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les écrivains francophones d’une île de l’océan Indien. La place de Mayotte dans la République mondiale des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies (2). L’approche biographique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjmaël Halidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent poèmes avant l'aube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte entre France et Comores. Sur la médiatisation de quatre petites phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il était une fois le 101e département… Précédé de Deux contes et Vers libres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahajanga, 20 décembre 1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un indianocéanisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définis-moi ‘l’Indianocéanie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la vie des écrivains francophones de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Idelson et Igor Babou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies, L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots des maux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postérité du Traité du 25 juin 1841 portant cession de Mayotte à la France. Enjeux de l'insertion du texte juridique dans le texte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata Bundu Malela, Linda Rasoamanana, Rémi Armand Tchokhote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures francophones de l'Archipel des Comores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sentiment de la nature chez Abdou Salam Baco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Marie Lassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects écocritiques de l'imaginaire africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du champignon atomique au nuage de mots » (Andréas Pfersmann, La Littérature irradiée. Les essais nucléaires en Polynésie française au prisme de l’écriture, Marseille, La courte échelle.éditions transit, 2021, 978-2-917270-28-8, 88 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Âme des guerriers (1990) d’Alain Duff : un succès de scandale en Nouvelle-Zélande. » (Sylvie Largeaud-Ortega, Orientalisme ou défi postcolonial ? Le cas de L’Âme des Guerriers d’Alan Duff, Paris, Honoré Champion, coll. « Bibliothèque de littérature générale et comparée », 2021, 978-2-7453-5586-7, 270 p.) dans Acta fabula, volume 23, numéro 3, mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écrivain (post)colonial comme cartographe malgré lui ? » (Yves Clavaron, La Carte et le territoire colonial, Paris, Kimé, coll. « Détours littéraires », 2021, 978-2-84174-999-7, 326 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vernaculaire comme outil dans le monde postmoderne » (Jérôme Meizoz, Écrire les mondes vernaculaires. Littérature, ethnologie et création sociale, Rimouski/Trois-Rivières, Tangence éditeur, coll. « Confluence », 2021, 978-2-925015-17-8, 153 p.) dans Acta fabula, volume 23, numéro 1, janvier 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Amoureux du livre au XIXe siècle » (Marine Le Bail, L’Amour des livres la plume à la main. Écrivains bibliophiles du XIXe siècle, Rennes, PUR, 2021, 978-2-7535-8099-2, 378 p.) dans Acta fabula, volume 23, numéro 2, février 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cécile de Bary (dir.), Les Ateliers d’écriture et l’Oulipo, Paris, Hermann, 2020. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36« Manuel universitaire de littérature de jeunesse » (Bénédicte Milland-Bove et Marie Sorel (dir.), La Littérature de jeunesse par ses textes, Paris, Presses de la Sorbonne Nouvelle, coll. « Fondamentaux », 2020, 978-2-37906-053-3, 196 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tête dans les étoiles : façons de voir le ciel » (Florian Barrière et Caroline Bertonèche, Poésie et astronomie : de l’antiquité au romantisme, Grenoble, Université Grenoble Alpes éditions, 2020, 978-2-37747-205-5, 209 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Belles fidèles : de l’adaptation en bande dessinée littéraire » (Jan Baetens, Adaptation et bande dessinée. Éloge de la fidélité, Bruxelles, Les Impressions nouvelles, 2020, 978-2-87449-804-6, 225 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur(s) discursive(s) : l’homo pertinensis dans le marché des idées » (Bertrand Labasse, La Valeur des informations, Ottawa, Presses universitaires, 2020, 978-2-76033-156-3, 420 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Philippe Martin (dir.), ‘Varryations’. Gens du livre, marronneurs et bibliothécaires, Villeurbane, Presses de l’ENSSIB, 2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles cases pour les corps mutilés ? Handicap et bande dessinée » (Frédéric Chavaud et Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD, Rennes, PUR, 2020, 978-2-7535-7977-4, 313 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inventions du mythe littéraire de Lautréamont » (Kevin Saliou, La Réception de Lautréamont, Paris, Classiques Garnier, 2021, 978-2-406-10532-9, 923 p.) dans Acta fabula, volume 22, numéro 10, décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambass Ridjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sylvain Lesage, L’Effet livre. Métamorphoses de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sandra Federici, L’Entrance des auteurs africains dans le champ de la bande dessinée européenne de langue française (1978-2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Boscq, Imprimeurs et libraires sous surveillance (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éditer la bande dessinée ? Dialogue entre la France et la Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures francophones de l'archipel des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cosker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05412932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1v" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03210011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040955ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02004561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04615109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-abdou_salam_baco_le_raconteur_de_mayotte_anthologie_christophe_cosker-9782336459806-80293.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-komedit.com/boutique/nassur-attoumani-mythologies/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03184679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02990933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01998507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anibwe.com/produit/christophe-cosker-petite-histoire-des-lettres-francophones-a-mayotte/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/sites/crem.univ-lorraine.fr/files/users/documents/livret.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-litteratures-francophones-de-l-archipel-des-comores-posterite-litteraire-du-traite-du-25-juin-1841-portant-cession-de-mayotte-a-la-france.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/chapter/972544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05412932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cosker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03210011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03206179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03212564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02921387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03203233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040955ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02004561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02021664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04615109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-abdou_salam_baco_le_raconteur_de_mayotte_anthologie_christophe_cosker-9782336459806-80293.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-komedit.com/boutique/nassur-attoumani-mythologies/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03184679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02990933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01998507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anibwe.com/produit/christophe-cosker-petite-histoire-des-lettres-francophones-a-mayotte/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/sites/crem.univ-lorraine.fr/files/users/documents/livret.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-litteratures-francophones-de-l-archipel-des-comores-posterite-litteraire-du-traite-du-25-juin-1841-portant-cession-de-mayotte-a-la-france.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/chapter/972544" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03213778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01999049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>