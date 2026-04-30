--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -942,354 +942,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sobre el papel de Lope de Vega en la construcción del relato nacional del clasicismo francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fausta Antonucci; Salomé Vuelta García. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche sul teatro classico spagnolo in Italia e oltralpe (secoli XVI-XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firenze University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 23-39, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/978-88-5518-150-1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préface de Primera parte de las comedias de Juan Ruiz de Alarcón, »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Vuillermoz (dir.), Sandrine Blondet (coord.) :. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées du théâtre. Paratextes français, italiens et espagnols des XVIe et XVIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.425-426, 2020, Les idées du théâtre. Paratextes français, italiens et espagnols des XVIe et XVIIe siècles, Genève, Droz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las traducciones francesas del teatro español del Siglo de Oro (siglos XIX-XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Demattè; Eugenio Maggi; Marco Presotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traducción del teatro clásico español (siglos XIX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-34, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sobre la temprana recepción de Lope de Vega en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josefa Badía; Luz C. Souto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entresiglos: de la Edad Media al Siglo de Oro (II). Estudios en homenaje al profesor Joan Oleza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anejos de Diablotexto Digital, pp.128-143, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392125v1</w:t>
-              </w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">hal-03117268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilidad y solidaridad profesional en el paratexto teatral</w:t>
               </w:r>
@@ -3030,51 +3030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Proyecto IDT (Ideas del Teatro) sobre Paratextos Teatrales Europeos (Francia, Italia, España, siglos XVI y XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,183 +3625,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fronteras genéricas: Lope de Vega ante la tragicomedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.1161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept de tragicomedia et la question du genre dans quelques paratextes espagnols (XVIe et XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Préface et critique: le paratexte théâtral en France, en Italie et en Espagne (XVIe-XVIIe siècles) (83), pp.195-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla.083.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543858v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01543859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage dans le théâtre du Siècle d'Or</w:t>
               </w:r>
@@ -4606,151 +4606,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feliciana Enríquez de Guzmán, Tragicomedia…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lope Félix de Vega Carpio, Parte XII, Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392086v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04392091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5134,51 +5134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="721A917F"/>
+    <w:nsid w:val="5E8A8A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5365,51 +5365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2373-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090161254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32277347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116163937" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clarke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gossip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16692-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Trambaioli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.coude.2012.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fupress.com/capitoli/sobre-el-papel-de-lope-de-vega-en-la-construccion-del-relato-nacional-del-clasicismo-frances/4491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-150-1.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03169389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/l141.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/publicaciones/libreria-en-linea/libro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03165591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03168022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/0.2018.1428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/anuariolopedevega.202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hsf.2015.0043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2015.03.01.02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.083.0195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03167778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2373-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090161254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32277347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116163937" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clarke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gossip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16692-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Trambaioli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.coude.2012.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fupress.com/capitoli/sobre-el-papel-de-lope-de-vega-en-la-construccion-del-relato-nacional-del-clasicismo-frances/4491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-150-1.4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03169389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/l141.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/publicaciones/libreria-en-linea/libro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03165591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03168022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/0.2018.1428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/anuariolopedevega.202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hsf.2015.0043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2015.03.01.02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.083.0195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03167778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>