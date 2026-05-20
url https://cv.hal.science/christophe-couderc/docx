--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1355,169 +1355,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de l’approche pragmatique de la tragedia espagnole du Siècle d’or (Virués, Lope de Vega, Calderón),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invention du théâtre moderne, éd. par B. Concolino, J. C. Garrot Zambrana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambivalence idéologique et disparate esthétique dans El niño inocente de La Guardia de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anita Gonzalez-Raymond; Miguel Jiménez Monteserín; Fabrice Quero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, marges et confins. Hommage au professeur Raphaël Carrasco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.573-582, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392120v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04392102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tragi-comédie</w:t>
               </w:r>
@@ -1906,169 +1906,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiempo histórico y tiempo dramático en La gran Semíramis de Cristóbal de Virués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier; Isabelle Rouane Soupault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiempo e historia en el teatro del Siglo de Oro : Actas selectas del XVI Congreso Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.100, 2015, Textuelles, 978-2-8218-5869-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construcción del personaje de la reina Semíramis en la tragedia de Virués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El hombre histórico y su puesta en discurso en el Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, IDEA, pp.39-50, 2015, Batihoja, 978-1-938795-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543837v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01916118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presencia del teatro clásico español en Francia</w:t>
               </w:r>
@@ -3262,174 +3262,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problemas de definición de la tragedia calderoniana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanofila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Género y géneros en el teatro del Siglo de Oro (175), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/hsf.2015.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lavinia Barone, El gracioso en los dramas de Calderón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543829v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01543843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme au théâtre</w:t>
               </w:r>
@@ -3625,183 +3625,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le concept de tragicomedia et la question du genre dans quelques paratextes espagnols (XVIe et XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Préface et critique: le paratexte théâtral en France, en Italie et en Espagne (XVIe-XVIIe siècles) (83), pp.195-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.083.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fronteras genéricas: Lope de Vega ante la tragicomedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 122, pp.67-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criticon.1161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543859v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01543858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage dans le théâtre du Siècle d'Or</w:t>
               </w:r>
@@ -4606,151 +4606,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lope Félix de Vega Carpio, Parte XII, Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feliciana Enríquez de Guzmán, Tragicomedia…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392091v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04392086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5134,51 +5134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E8A8A2B"/>
+    <w:nsid w:val="1515E9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5365,51 +5365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2373-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090161254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32277347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116163937" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clarke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gossip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16692-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Trambaioli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.coude.2012.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fupress.com/capitoli/sobre-el-papel-de-lope-de-vega-en-la-construccion-del-relato-nacional-del-clasicismo-frances/4491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-150-1.4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03169389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/l141.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/publicaciones/libreria-en-linea/libro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03165591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03168022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/0.2018.1428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/anuariolopedevega.202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hsf.2015.0043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2015.03.01.02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.083.0195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03167778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2373-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090161254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32277347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116163937" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clarke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gossip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16692-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Trambaioli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.coude.2012.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fupress.com/capitoli/sobre-el-papel-de-lope-de-vega-en-la-construccion-del-relato-nacional-del-clasicismo-frances/4491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-150-1.4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03169389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/l141.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.3650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01951648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/es/publicaciones/libreria-en-linea/libro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03165591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03168022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/0.2018.1428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/anuariolopedevega.202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hsf.2015.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2015.03.01.02" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.083.0195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01916139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03167778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02023038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>