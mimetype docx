--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E44B7338"/>
+    <w:nsid w:val="EFF03C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>