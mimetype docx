--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF03C69"/>
+    <w:nsid w:val="37876B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>