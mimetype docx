--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Courtin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor HDR in Computer Science / Competence-based approach referent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5333-2223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Courtin is an associate professor at the University Savoie Mont Blanc (university of Chambéry, France). Since 2000, his research interests have been the study of computer-supported collaborative learning, initially applied in the medical field. For a decade, his research has focussed essentially on observation of learning collaborative activities with traces (Trace-Based Systems T.B.S.) and on group awareness with experiments in the educational field (Learning Management Systems L.M.S.; Technology-Enhanced Learning Systems T.E.L.S.). For a few years, he worked on issues relative to social networks and to industry 4.0. Recently, his research works drive towards recommendation systems for competences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Duties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of department at the University Savoie Mont Blanc (2001-2007), Director of studies at the University Savoie Mont Blanc (2000-2001 and 2013-2025), Expert at the French National Education Minister (2004-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact factor – quality indicator or marketing ploy?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The academic publishing industry is largely dominated by five large publishing houses: Elsevier, Black & Wiley, Taylor & Francis, Springer Nature and SAGE, which control more than 50 % of the market between them. As an industry, these publishing houses are unique in terms of their profitability, generating large net profits. The impact factor is calculated according to the number of citations of the journal's articles over a two-year period. The number of citations also varies considerably between disciplines. Another problem is that self-citations by the author him-/herself or by the journal are included.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open access</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open access emerged in the early 2000s and has been promoted as the solution to these problems, in terms of access, funding and distribution of research results.Good reading: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.couperin.org/le-consortium/missions/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Why are conferences papers so important in Computer Science?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computer science, very good ranked scientific conferences are highly selective and the papers are peer-reviewed. Conferences are faster, higher status, higher selectivity, and higher visibility. Journals enable to put a review article or a final &amp;quot;extended version&amp;quot; of a paper (the typical threshold is &amp;quot;at least 30% new material&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://conferences-computer.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.conferenceranks.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.guide2research.com/topconf/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée des traces d'interaction oculaires et graphomotrices au cours de séances de production écrite instrumentées ξ . Atelier 1 « Traces » de la Conférence I.C. 2011 (Ingénierie des Connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer pour interpréter les situations d’apprentissage avec les TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Collaborative Editor: awareness indicators in an experiment at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-aware Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEIE 2021: International Symposium on Electrical, Electronics and Information Engineering (published) / DMKD 2020: Data Mining and Knowledge Discovery (presented)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, New York, NY, United States. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459104.3459207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données d'interaction du Web aux compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD'17) Joint à la 17ème édition de la conférence internationale francophone EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking platform for analyzing corpora of traces: the recognition of the users' involvement in fields of competencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Tomasena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE/ACM International Conference on Big Data Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Analyzing a Corpus of Contextualized Traces Collected during a Technology Enhanced Teaching Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies - ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Approach for Sharing and Analyzing Learning Trace Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Sixth International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEATCORP : une plate-forme de benchmarking pour l'analyse de corpus de tracesξ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain (E.I.A.H.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regulation for the participative creation of data on-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Learning Groupware: an experiment in a practical class at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IASTED International Conference WEB-BASED EDUCATION (WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: an Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Station d'Observation pour des Situations d'Apprentissage Collaboratif Instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Analysis in Instrumented Collaborative Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Advanced Learning Technologies (ICALT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.1036-1038, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ARCHITECTURE TO RECORD TRACES IN INSTRUMENTED COLLABORATIVE LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace numérique de travail du &amp;quot;cartable électronique&amp;quot;®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.415-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W.W. cooperative multimedia interface in medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléran Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pappas, Maglaveras N, Scherrer JR, 1997, Amsterdam, Netherlands. pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADM-INDEX: An Automated System for Indexing and Retrieval of Medical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séka Louis-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Medical Informatics Europe (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Pappas, 1997, Amsterdam, Netherlands. pp.406-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web Server for Teaching Clinical Students in a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the Internet in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE: An Observation Station to Regulate Activity in a Learning Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study to validate the PROXYMA approach to share and analyse contextualised interaction tracecorpora in a TEL environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), p.291-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proxy model: a new approach to sharing and analyzing learning traces corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2012.V2.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis Assistant for Studies of Computer-Supported Human Interactions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5794, pp.572 - 583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MED15/382: Co-operative Interface in Medical Education on the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.e58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.1.suppl1.e58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of web multimedia medical information servers for a Medical School and University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-5056(97)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconocerf@@, a medical computer file presentation for CD, Internet and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Séka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBM-Revue Europeenne de Technologie Biomedicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first evaluation of a pedagogical network for medical students at the University Hospital of Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/14639239809001406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes complexes pour l’observation de l’activité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Univ Savoie Mont Blanc, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04961309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37876B9D"/>
+    <w:nsid w:val="126C5E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5333-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.couperin.org/le-consortium/missions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academia.stackexchange.com/questions/38086/why-are-conference-papers-so-important-in-computer-science-cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences-computer.science/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferenceranks.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.guide2research.com/topconf/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tomasena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459104.3459207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ka Louis-Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ran Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouliquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cleret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2012.V2.138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courtin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Beux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.1.suppl1.e58" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Beux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delamarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fresnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cleret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-5056(97)00047-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC8NWCGF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rambeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morcet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul S&#233;ka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14639239809001406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>